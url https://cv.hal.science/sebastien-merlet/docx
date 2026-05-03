--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -66,21401 +66,21417 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results and Findings from the Worldwide First Joint Measurements with 5 Absolute Quantum Gravimeters</w:t>
+                <w:t xml:space="preserve">Rejection of wavefront aberrations in an atomic gradiometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louis Pagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Przemyslaw Dykowski</w:t>
+                <w:t xml:space="preserve">Leonid A Sidorenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vermeulen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34 (7), pp.13285-13304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.584216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504127v1</w:t>
+                <w:t xml:space="preserve">hal-05354528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravimetry platform for evaluation and characterization of quantum technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of optical aberrations on the accuracy of an atomic gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 33, (No. 9 / 5 May 2025 / Optics Express), pp.18843 - 18854. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504134v1</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.544378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725143v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results from the comparison of absolute gravimeters WETCAG-2024 at the Geodetic Observatory Wettzell, Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of two mass standards with the LNE Kibble balance in 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Espel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hartmut Wziontek</w:t>
+                <w:t xml:space="preserve">K Dougdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtech Pálinkáš</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
+                <w:t xml:space="preserve">F Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05504130v1</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (6), pp.065006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1681-7575/ae1dfc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute Quantum Gravimeter AQG-B01 of PIN PGravi : characterisation and use in 2025</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Statistical Analysis of the Rotation Induced Decay of the Contrast in an Onboard Atom Interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Kaczmarczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gomes Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid A Sidorenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Epos-France</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05504136v1</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (16), pp.30889-30896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3586409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Service National d'Observation Gravimétrie SNOG</w:t>
+                <w:t xml:space="preserve">Final Report on key comparison EURAMET.M.G-K2.2023 of absolute gravimeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Mémin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
+                <w:t xml:space="preserve">H Wziontek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+                <w:t xml:space="preserve">V Pálinkáš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+                <w:t xml:space="preserve">E Antokoletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Boyer</w:t>
+                <w:t xml:space="preserve">J Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vaľko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G2 2025 Géodésie et géophysique depuis l'espace</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (1A), pp.07022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/62/1A/07022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313949v1</w:t>
+                <w:t xml:space="preserve">hal-05504146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detectability of the daily evapotranspiration cycle in superconducting gravimeter timeseries according to the measurement configuration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The AQG-B Absolute Quantum Gravimeter: A Promising Sensor for Volcano Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Ginoux</w:t>
+                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
+                <w:t xml:space="preserve">Guillaume Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Olioso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Déroussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05208033v1</w:t>
+              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIM.2024.10654732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Raman Beam Wavefront on the Accuracy of an Atomic Gravimeter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Pagot</w:t>
+                <w:t xml:space="preserve">French gravimetry organization and its instrumental park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Lancheros-Naranjo</w:t>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pesche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonid Sidorenkov</w:t>
+                <w:t xml:space="preserve">Frédéric Littel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Colloquim GDR TeQ Quantum Technologies</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04797657v1</w:t>
+              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIM.2024.10654723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du front d'onde des faisceaux Raman sur la phase d'un interféromètre atomique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rotation related systematic effects in a cold atom interferometer onboard a Nadir pointing satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefebve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gomes Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Piccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04760767v1</w:t>
+              <w:t xml:space="preserve">NPJ Microgravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41526-023-00297-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Optimal Control for Sensitive Atomic Gravimetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Gomes Baptista</w:t>
+                <w:t xml:space="preserve">Simple and robust architecture of a laser system for atom interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Cambier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Raphaël Piccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04760761v1</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (3), pp.3358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.447073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity gradiometer using large momentum transfer beamsplitters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Compact differential gravimeter at the quantum projection-noise limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ménoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Moriond, Session Gravitation, 2015</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03955989v1</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.022801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.105.022801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Interferometry For Gravity Gradient Measurement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Action spécifique gravimétrie Résif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Joint conference of the European Frequency and Time Forum and the IEEE International Frequency Control Symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03939884v1</w:t>
+              <w:t xml:space="preserve">Lettre d'information Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le nano-g avec le projet TWAIN</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Separating the output ports of a Bragg interferometer via velocity selective transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Piccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gomes Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF &amp; ICFS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03970776v1</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (1), pp.013303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.013303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le nano-g avec un gravimètre absolu à atomes ultra-froids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Calibration of a superconducting gravimeter with an absolute atom gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG First TF</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03730122v1</w:t>
+              <w:t xml:space="preserve">J.Geod.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (5), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-021-01516-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du gradient de gravité par interférométrie de Bragg</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">High-accuracy inertial measurements with cold-atom sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Dijon 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03730059v1</w:t>
+              <w:t xml:space="preserve">AVS Quantum Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.024702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/5.0009093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le nano-g avec le projet TWAIN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of direct-digital-synthesizer finite resolution on atom gravimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annual Sirteq day</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03730157v1</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.043622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can vertical gravity gradients monitor seasonal soil moisture dynamics ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The result of CCM.G-K2.2017 key comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03724722v1</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1A (57), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/57/1A/07002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum absolute sensors for gravity measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A prototype industrial laser system for cold atom inertial sensing in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Karcher</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IQuMS (International conference on Quantum Metrology and Sensing</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03724678v1</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (12), pp.248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2019-100360-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AtoMIc Gravi-GradiOmeter AMIGGO</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simultaneous accurate determination of both gravity and its vertical gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K X Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information and Measurement V: Quantum Technologies</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03724682v1</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (3), pp.033601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.033601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can vertical gravity gradients monitor seasonal soil moisture dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the accuracy of atom interferometers with ultracold sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Imanaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03803619v1</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (11), pp.113041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aaf07d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom Interferometry for high sensitivity inertial measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Differential phase extraction in dual interferometers exploiting the correlation between classical and quantum sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azer Trimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EQTC</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03730540v1</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.053624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AtoMIc Gravi-GradiOmeter AMIGGO</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Active Control of Laser Wavefronts in Atom Interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azer Trimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIM</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03970785v1</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.7.034016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIGGO AtoM Interferometry dual Gravi-GradiOmeter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A determination of the Planck constant using the LNE Kibble balance in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque G2, géodésie et géophysique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03724671v1</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (4), pp.468-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1681-7575/aa7882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIGGO AtoM Interferometry dual Gravi-GradiOmeter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Limits to the symmetry of a Mach-Zehnder-type atom interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG First TF</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03724643v1</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.013609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02319248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIGGO AtoM Interferometry dual Gravi-GradiOmeter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approche du LNE pour la réalisation du kilogramme dans sa nouvelle redéfinition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Espel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Atomes Froids - workshop Interférométrie Atomique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03730077v1</w:t>
+              <w:t xml:space="preserve">Revue française de métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LNE-SYRTE Ultra-Cold Atom Gravimeter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coherent population trapping in a Raman atom interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Atom Optician conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03724708v1</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (6), pp.063621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.063621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom Interferometry and Inertial Sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+                <w:t xml:space="preserve">First determination of the Planck constant using the LNE watt balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Espel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Juncar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diadems and Sirteq Quantum Technologies</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03724631v1</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (2), pp.433-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/52/2/433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of laser wavefronts in atom interferometers with MEMS deformable mirror</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+                <w:t xml:space="preserve">Influence of chirping the Raman lasers in an atom gravimeter: Phase shifts due to the Raman light shift and to the finite speed of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03730065v1</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (6), pp.063617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.063617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIGGO - AtoM Interferometry dual Gravi-GradiOmeter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détermination de l’accélération de la pesanteur pour la balance du watt du LNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Congrès Général de la Société Française de Physique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03724664v1</w:t>
+              <w:t xml:space="preserve">Revue française de métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.11-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rfm/2014013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability limit of a cold atom gravimeter and comparisons with other technologies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effective velocity distribution in an atom gravimeter: Effect of the convolution with the response of the detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Continuous atomic sources and extreme cooling of atoms and molecules: techniques and applications</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03724717v1</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.023606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.023606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive gravity gradiometer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Underground operation at best sensitivity of the mobile LNE-SYRTE cold atom gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantum Optics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03724667v1</w:t>
+              <w:t xml:space="preserve">Gyroscopy and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (4), pp.266 - 274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S2075108714040051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive Ultra Cold Atom Gradiometer, from capability demonstrations in laboratory to space missions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybridizing matter-wave and classical accelerometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Volodimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03724636v1</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (14), pp.144102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4897358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual clock effect in Cold Atom Gravimeter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Stability comparison of two absolute gravimeters: optical versus atomic interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG First-TF</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03730150v1</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (5), pp.L15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/51/5/L15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual clock effect in cold atom gravimeter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A simple laser system for atom interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Volodimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ 14</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03730136v1</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (2), pp.749-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-014-5890-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des performances ultimes d'un gravimètre atomique transportable à l'hybridation avec un accéléromètre classique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the gravimetric contribution to watt balance experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Pálinkáš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mäkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Atomes froids et applications embarquées</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03724639v1</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (5), pp.452-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/50/5/452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous free fall acceleration determination for the LNE Watt balance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Final report of key comparison CCM.G-K1: International comparison of absolute gravimeters ICAG2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Felicitas Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Robertsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Vitushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diethard Ruess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPEM</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03692024v1</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (1A), pp.07011-07011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/49/1A/07011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large momentum beam-splitters for atom interferometer - A gravity gradiometer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Final report of the regional key comparison Euramet.M.G-K1: European Comparison of Absolute Gravimeters ECAG-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Tracey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PreDoc School on Ultracold Atoms and Precision Measurements</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03730160v1</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.07014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/49/1A/07014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time vibration rejection in an absolute atomic gravimeter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+                <w:t xml:space="preserve">The 8th International Comparison of Absolute Gravimeters 2009: the first Key Comparison (CCM.G-K1) in the field of absolute gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Pálinkáš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'action spécifique GRAM</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03803581v1</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (6), pp.666-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/49/6/666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and capabilities of the mobile LNE-SYRTE cold atom gravimeter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relative Gravity Measurement Campaign during the 8th International Comparison of Absolute Gravimeters (2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Palinkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mäkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'action spécifique GRAM</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03803628v1</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (1), pp.95-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/49/1/014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and capabilities of the mobile LNE-SYRTE cold atom gravimeter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparison of 3 absolute gravimeters based on different methods for the e-MASS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03724653v1</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (7), pp.2527 - 2532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2010.2099951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the limits of an atom gravimeter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Perturbations of the local gravity field due to mass distribution on precise measuring instruments: a numerical method applied to a cold atom gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAMP11</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03730127v1</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.299-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/48/5/009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold atom absolute gravimeter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">The influence of transverse motion within an atomic gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Clairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAMO</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03724618v1</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.5025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/6/065025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHORT COMMUNICATION: Comparison between two mobile absolute gravimeters: optical versus atomic interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Malossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47, pp.L9-L11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/47/4/L01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cold atom pyramidal gravimeter with a single laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Malossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (13), pp.134101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3373917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Double diffraction in an atomic gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Malossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.13617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.013617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operating an atom interferometer beyond its linear range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Clairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (1), pp.87-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/46/1/011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro-gravity investigations for the LNE watt balance project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kopaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Geneves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45, pp.265-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/45/3/002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03603721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limits to the sensitivity of a low noise compact atomic gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Mehlstäubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaewan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Clairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (2), pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-008-3088-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gravimètre à atomes froids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja E. Mehlstäubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Holleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2004119033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European QUantum Infrastructure Project for Gravimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bilan scientifique et technique, et prospective Gravimétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Memin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAG Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504121v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan scientifique et technique, et prospective Gravimétrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">European QUantum Infrastructure Project for Gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504142v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European QUantum Infrastructure Project for Gravimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Dykowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Reich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Epos-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
+              <w:t xml:space="preserve">IAG Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504114v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doppler phases in conter-propagating geometry of atom interferometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Lancheros-Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR TeQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute Quantum Gravimeter as a promising field sensor for volcano monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Deroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.20659, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum enhanced ultra high sensitivity gravi-gradiometer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Atomic sensors metrology for long term and trustable monitoring of climate change Key Geodetic Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGAS 54</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Workshop on new activities and digitalization, 19$^{th}$ meeting of CCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCM-BIPM, May 2023, Sèvres (Paris), France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393591v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra high sensitivity quantum gravi-gradiometer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Operational evaluation of an industrial differential quantum gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rosenbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ménoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YAO 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393534v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational evaluation of an industrial differential quantum gravimeter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum enhanced ultra high sensitivity gravi-gradiometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gomes Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Sidorenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGAS 54</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393526v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic sensors metrology for long term and trustable monitoring of climate change Key Geodetic Parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ultra high sensitivity quantum gravi-gradiometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gomes Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Sidorenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on new activities and digitalization, 19$^{th}$ meeting of CCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CCM-BIPM, May 2023, Sèvres (Paris), France, France</w:t>
+              <w:t xml:space="preserve">YAO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109791v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action Spécifique Gravimétrie Résif - Parc d'Instruments National et Service National d'Observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale First-TF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and characterization of a differential quantum gravimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ménoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna &amp; Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in quantum gravity sensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Calibration of a superconducting gravimeter with an absolute atom gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Meeting for Applied Geoscience &amp; Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. pp.EGU21-10963</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743214v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the stability of a Differential Quantum Gravimeter below 1Eötvös/1µGal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Recent advances in quantum gravity sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ménoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Meeting for Applied Geoscience &amp; Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Colorado Convention Center, United States. pp.3039-3042, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/segam2021-3580909.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734427v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étalonnage du facteur d'échelle d'un gravimètre supraconducteur avec un gravimètre atomique absolu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque G2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom interferometry and its applications for gravity sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pushing the stability of a Differential Quantum Gravimeter below 1Eötvös/1µGal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMOP21 DPG conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, Germany</w:t>
+              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. pp.EGU21-9569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729751v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un gravimètre quantique différentiel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+                <w:t xml:space="preserve">Atom interferometry and its applications for gravity sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque G2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">SAMOP21 DPG conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735176v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravimètres à atomes froids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation d'un gravimètre quantique différentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ménoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlet Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission Géo-Pos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Colloque G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724612v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-year long common view measurements with continuous gravimeters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravimètres à atomes froids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU21</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Commission Géo-Pos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Marne-la-Vallée, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03669243v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a superconducting gravimeter with an absolute atom gravimeter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
+                <w:t xml:space="preserve">One-year long common view measurements with continuous gravimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">vEGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734921v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Differential Quantum Gravimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ménoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.G016-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating an industry-grade quantum differential gravimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ménoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. pp.9185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Absolute Sensors for Gravity Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Piccon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumit Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. pp.8392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New kilogram definition in the revise SI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a Quantum Gravity Gradiometer for Observatory Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ménoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antoni-Micollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LPSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G43A-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981242v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the accuracy of atom gravity sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quantum Absolute Sensors for Gravity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanxing Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Frontiers in Optics + Laser Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Washington, United States</w:t>
+              <w:t xml:space="preserve">EQTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729748v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures combinées gravimétrie absolue - GNSS - marégraphie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New kilogram definition in the revise SI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres Scientifiques et Techniques RESIF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Séminaire LPSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803132v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Quantum Gravity Gradiometer for Observatory Measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Antoni-Micollier</w:t>
+                <w:t xml:space="preserve">Mesures combinées gravimétrie absolue - GNSS - marégraphie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rogister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G43A-02</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres Scientifiques et Techniques RESIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734734v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Absolute Sensors for Gravity measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+                <w:t xml:space="preserve">Improving the accuracy of atom gravity sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Karcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Karcher</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanxing Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EQTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2019 Frontiers in Optics + Laser Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735208v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LNE-SYRTE ultracold atom gravimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Karcher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-EQEC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the accuracy of cold atom gravimeters using ultracold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Karcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de la pesanteur, implications pour le système d'unités et notre vie quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom interferometry for high sensitivity in inertial measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GRADUS GRadiomètre Ultra-Sensible pour la cartographie du champ de pesanteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Symposium On Modern Problems Of Laser Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Novosibirsk (Russia), Russia</w:t>
+              <w:t xml:space="preserve">GRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729721v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRADUS GRadiomètre Ultra-Sensible pour la cartographie du champ de pesanteur</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluating the performances of an operational absolute quantum gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ménoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cpem.2018.8501047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735336v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senseurs atomiques dédiés à la gravimétrie - Situation et évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Karcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque G2, géodésie et géophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the performances of an operational absolute quantum gravimeter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Desruelle</w:t>
+                <w:t xml:space="preserve">Atom interferometry for high sensitivity in inertial measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Alauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Altorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 International Symposium on Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734279v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom interferometry for high sensitivity in inertial measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Altorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Symposium on Quantum Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Shanghai, China</w:t>
+              <w:t xml:space="preserve">VIII International Symposium On Modern Problems Of Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Novosibirsk (Russia), Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724320v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold atoms as a source for improving the accuracy of atom gravimeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Karcher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QTech 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the accuracy of atom gravimeter with ultra cold sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">LNE-SYRTE (Ultra) Cold Atom Gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Atomes Froids - workshop Interférométrie Atomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Torino, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733667v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LNE-SYRTE (Ultra) Cold Atom Gravimeter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the accuracy of atom gravimeter with ultra cold sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Karcher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Torino, Italy, Italy</w:t>
+              <w:t xml:space="preserve">GDR Atomes Froids - workshop Interférométrie Atomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724595v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential impact of groundbased gravity gradiometer for subsurface reservoir monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Karin Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vermulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03743714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold atom gravimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Karcher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurement (CPEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of laser wavefronts in atom interferometers using a deformable mirror</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Correction of laser wavefronts in atom interferometers with MEMS deformable mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azer Trimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">EFTF-IFCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Besançon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735268v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AtoM Interferometry dual Gravi-GradiOmeter AMIGGO - from capability demonstrations in laboratory to space missions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Active control of laser wavefronts in atom interferometers using a deformable mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azer Trimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPhys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Meudon, France</w:t>
+              <w:t xml:space="preserve">CLEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735217v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of laser wavefronts in atom interferometers with MEMS deformable mirror</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">AtoM Interferometry dual Gravi-GradiOmeter AMIGGO - from capability demonstrations in laboratory to space missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azer Trimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF-IFCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Besançon, France, France</w:t>
+              <w:t xml:space="preserve">GPhys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724428v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Absolute Sensors for Gravity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azer Trimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIPM Workshop "The Quantum Revolution in Metrology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Sèvres, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Absolute Sensors for gravity measurements - Cold Atom gravimeter and Gravity Gradiometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Karcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azer Trimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GRGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Sorèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Absolute Sensors for Gravity measurements at LNE-SYRTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azer Trimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Comparison of Absolute Gravimeters - Absolute Gravimetry Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gravimétrie dans le SI révisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission Géo-Pos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrology with Atom Interferometry: Inertial Sensors from Laboratory to Field Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">The LNE-SYRTE cold atom gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics. Conference Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EFTF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, York, UK, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729897v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous absolute g monitoring of the mobile LNE-SYRTE Cold Atom Gravimeter - a new tool to calibrate superconducting gravimeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria, Austria</w:t>
+              <w:t xml:space="preserve">1st Joint Commission 2 and IGFS Meeting International Symposium on Gravity, Geoid and Height Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Thessaloniki, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735071v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LNE-SYRTE cold atom gravimeter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gillot</w:t>
+                <w:t xml:space="preserve">Ultrasensitive Ultra Cold Atom Gradiometer, from capability demonstrations in laboratory to space missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Cheng</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mehdi Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azer Trimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, York, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st Joint Commission 2 and IGFS Meeting International Symposium on Gravity, Geoid and Height Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Thessaloniki, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734879v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous absolute g monitoring of the mobile LNE-SYRTE Cold Atom Gravimeter - a new tool to calibrate superconducting gravimeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Joint Commission 2 and IGFS Meeting International Symposium on Gravity, Geoid and Height Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Thessaloniki, Greece, Greece</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730006v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive Ultra Cold Atom Gradiometer, from capability demonstrations in laboratory to space missions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metrology with Atom Interferometry: Inertial Sensors from Laboratory to Field Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bess Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indranil Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Joint Commission 2 and IGFS Meeting International Symposium on Gravity, Geoid and Height Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics. Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Potsdam, Germany. pp.012049, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/723/1/012049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735347v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new Absolute Quantum Gravimeter (AQG): first results and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Thessaloniki, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Interferometry for inertial sensors: fundamental and practical sensitivity limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indranil Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Kohlhaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congres Général de SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Strasbourg, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03733528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrology with Atom Interferometry: inertial sensors from the laboratories to the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indranil Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of Frequency Standards and Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Potsdam, Gemany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03733486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrology with atom interferometers: from the laboratory to the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indranil Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des doctorants en atomes froids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrology with Atom Interferometry: Inertial Sensors from Laboratory to Field Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indranil Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Symposium on Frequency Standards and Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Postdam, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/723/1/012049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold atom interferometer for inertial navigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Geiger</w:t>
+                <w:t xml:space="preserve">European Metrology Research Program : Advances on the Realization of the kilogram Redefinition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Bettin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bielsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Eichenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Saint Petersburg International Conference on Integrated Navigation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">CPEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804626v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravimetry for the LNE Watt balance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cold atom interferometer for inertial navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indranil Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque G2 (Géodésie Géophysique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Strasbourg, France, France</w:t>
+              <w:t xml:space="preserve">21th Saint Petersburg International Conference on Integrated Navigation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03729699v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Metrology Research Program : Advances on the Realization of the kilogram Redefinition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravimetry for the LNE Watt balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque G2 (Géodésie Géophysique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Strasbourg, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735189v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile LNE-SYRTE cold atom gravimeter - Comparison and on field measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From small to tall : Muquans and MIGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG Symposium on terrestrial gravimetry : static and mobile measurements (TG-SMM2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">The 43rd Winter Colloquium on the Physics of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Snowbird, Utah, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724545v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From small to tall : Muquans and MIGA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Mobile LNE-SYRTE cold atom gravimeter - Comparison and on field measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 43rd Winter Colloquium on the Physics of Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Snowbird, Utah, USA, United States</w:t>
+              <w:t xml:space="preserve">AG Symposium on terrestrial gravimetry : static and mobile measurements (TG-SMM2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735151v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Gravimetry at the BIPM Watt Balance Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiheng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtech Pálinkás Pecný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geodesy Symposia (IAG SYMPOSIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Potsdam, Germany, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37222-3_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transportable cold atom gravimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03730049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute atom gravimeter at LSBB : a first step toward MIGA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">High sensitivity absolute atom gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Clairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-DUST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Quantum information and measurement conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809702v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High sensitivity absolute atom gravimeter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Absolute atom gravimeter at LSBB : a first step toward MIGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum information and measurement conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">i-DUST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803454v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute atom gravimeter at LSBB : a first step toward MIGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-DUST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Apt (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous g monitoring with atom interferomerty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Clairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Joint Conference of the IEEE International Frequency Control and the European Frequency and Time Forum (FCS) Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, San Francisco, United States. pp.1017 - 1020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Gravimetry at the BIPM Watt Balance Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Palinkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 International Union of Geodesy and Geophysics (IUGG) General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of a cold atom gravimeter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preliminary results of the BIPM relative gravity measurement campaign during the 8th international comparison of absolute gravimeters (2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiheng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. U. Kessler-Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Pálinkás Pecný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Matter Wave Optics FOMO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Crete, Greece, Greece</w:t>
+              <w:t xml:space="preserve">Terrestrial Gravimetry: Static and Mobile Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724369v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of the BIPM relative gravity measurement campaign during the 8th international comparison of absolute gravimeters (2009)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of a cold atom gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrestrial Gravimetry: Static and Mobile Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, St Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Frontiers in Matter Wave Optics FOMO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Crete, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802725v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration rejection on atomic gravimeter signal using a seismometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Clairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gravity, Geoid and Earth Observation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Chania, Crete, Greece, Greece. pp.115-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom interferometry at LNE-SYRTE for accurate measurement of gravity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Laboratory and field experiences with Sodin, ZLS Burris and Scintrex CG5 Gravimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kopaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V D Yushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jentzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrestrial Gravimetry : Static and Mobile Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, St Petersburg, Russia. pp.273-281</w:t>
+              <w:t xml:space="preserve">Terrestrial Gravimetry: Static and Mobile Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804416v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute gravity measurements at LNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtech Pálinkás Pecný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kostelecký</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrestrial Gravimetry : Static and Mobile Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory and field experiences with Sodin, ZLS Burris and Scintrex CG5 Gravimeters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Atom interferometry at LNE-SYRTE for accurate measurement of gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja E. Mehlstäubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Clairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrestrial Gravimetry: Static and Mobile Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, St Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Terrestrial Gravimetry : Static and Mobile Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, St Petersburg, Russia. pp.273-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804199v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of two mass standards with the LNE Kibble balance in 2024</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Beaudoux</w:t>
+                <w:t xml:space="preserve">Results and Findings from the Worldwide First Joint Measurements with 5 Absolute Quantum Gravimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Dykowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05504111v1</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of the Rotation Induced Decay of the Contrast in an Onboard Atom Interferometer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gravimetry platform for evaluation and characterization of quantum technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05363851v1</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final Report on key comparison EURAMET.M.G-K2.2023 of absolute gravimeters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Vaľko</w:t>
+                <w:t xml:space="preserve">First results from the comparison of absolute gravimeters WETCAG-2024 at the Geodetic Observatory Wettzell, Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Wziontek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Pálinkáš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Antokoletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05504146v1</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of optical aberrations on the accuracy of an atomic gravimeter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Absolute Quantum Gravimeter AQG-B01 of PIN PGravi : characterisation and use in 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04725143v3</w:t>
+              <w:t xml:space="preserve">Rencontres Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AQG-B Absolute Quantum Gravimeter: A Promising Sensor for Volcano Monitoring</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detectability of the daily evapotranspiration cycle in superconducting gravimeter timeseries according to the measurement configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chaffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04686249v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French gravimetry organization and its instrumental park</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Le Service National d'Observation Gravimétrie SNOG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Littel</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04651493v1</w:t>
+              <w:t xml:space="preserve">G2 2025 Géodésie et géophysique depuis l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation related systematic effects in a cold atom interferometer onboard a Nadir pointing satellite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du front d'onde des faisceaux Raman sur la phase d'un interféromètre atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ Microgravity</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04255417v2</w:t>
+              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and robust architecture of a laser system for atom interferometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Raman Beam Wavefront on the Accuracy of an Atomic Gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louis Pagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Lancheros-Naranjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Sidorenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03561039v1</w:t>
+              <w:t xml:space="preserve">2nd Colloquim GDR TeQ Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action spécifique gravimétrie Résif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quantum Optimal Control for Sensitive Atomic Gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Sidorenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gomes Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre d'information Résif</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03946390v1</w:t>
+              <w:t xml:space="preserve">EFTF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Neuchatel, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact differential gravimeter at the quantum projection-noise limit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gravity gradiometer using large momentum transfer beamsplitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03561035v1</w:t>
+              <w:t xml:space="preserve">Rencontres de Moriond, Session Gravitation, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, La Thuile, Italy. Proceedings des Rencontres de Moriond, Session Gravitation, 2015, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating the output ports of a Bragg interferometer via velocity selective transport</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vers le nano-g avec le projet TWAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03795569v1</w:t>
+              <w:t xml:space="preserve">EFTF &amp; ICFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a superconducting gravimeter with an absolute atom gravimeter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Atomic Interferometry For Gravity Gradient Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Piccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Geod.</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02914462v1</w:t>
+              <w:t xml:space="preserve">2022 Joint conference of the European Frequency and Time Forum and the IEEE International Frequency Control Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of direct-digital-synthesizer finite resolution on atom gravimeters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vers le nano-g avec le projet TWAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Merlet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02988729v1</w:t>
+              <w:t xml:space="preserve">The Annual Sirteq day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Palaiseau, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The result of CCM.G-K2.2017 key comparison</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers le nano-g avec un gravimètre absolu à atomes ultra-froids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fourgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03730710v1</w:t>
+              <w:t xml:space="preserve">AG First TF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-accuracy inertial measurements with cold-atom sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mesure du gradient de gravité par interférométrie de Bragg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Piccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Quantum Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02988722v1</w:t>
+              <w:t xml:space="preserve">Optique Dijon 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prototype industrial laser system for cold atom inertial sensing in space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Can vertical gravity gradients monitor seasonal soil moisture dynamics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Karin Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.D</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02416889v1</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous accurate determination of both gravity and its vertical gradient</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">AtoMIc Gravi-GradiOmeter AMIGGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanxing Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01962936v1</w:t>
+              <w:t xml:space="preserve">QIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Florence (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the accuracy of atom interferometers with ultracold sources</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Atom Interferometry for high sensitivity inertial measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absil Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alauze Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altorio Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01764438v1</w:t>
+              <w:t xml:space="preserve">EQTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Grenoble, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Control of Laser Wavefronts in Atom Interferometers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can vertical gravity gradients monitor seasonal soil moisture dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Karin Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vermulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01511405v1</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential phase extraction in dual interferometers exploiting the correlation between classical and quantum sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">AtoMIc Gravi-GradiOmeter AMIGGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Caldani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanxing Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01655416v1</w:t>
+              <w:t xml:space="preserve">Quantum Information and Measurement V: Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rome, Italy. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A determination of the Planck constant using the LNE Kibble balance in air</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Quantum absolute sensors for gravity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Piccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Sakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Karcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02265847v1</w:t>
+              <w:t xml:space="preserve">IQuMS (International conference on Quantum Metrology and Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche du LNE pour la réalisation du kilogramme dans sa nouvelle redéfinition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AMIGGO AtoM Interferometry dual Gravi-GradiOmeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanxing Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de métrologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03691964v1</w:t>
+              <w:t xml:space="preserve">Colloque G2, géodésie et géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent population trapping in a Raman atom interferometer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">AMIGGO AtoM Interferometry dual Gravi-GradiOmeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03950641v1</w:t>
+              <w:t xml:space="preserve">AG First TF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits to the symmetry of a Mach-Zehnder-type atom interferometer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">AMIGGO AtoM Interferometry dual Gravi-GradiOmeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanxing Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">obspm-02319248v1</w:t>
+              <w:t xml:space="preserve">GDR Atomes Froids - workshop Interférométrie Atomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First determination of the Planck constant using the LNE watt balance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AMIGGO - AtoM Interferometry dual Gravi-GradiOmeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langlois Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trimeche Azer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlet Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02449074v1</w:t>
+              <w:t xml:space="preserve">24th Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Orsay, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chirping the Raman lasers in an atom gravimeter: Phase shifts due to the Raman light shift and to the finite speed of light</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Pereira dos Santos</w:t>
+                <w:t xml:space="preserve">Correction of laser wavefronts in atom interferometers with MEMS deformable mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azer Trimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02448483v1</w:t>
+              <w:t xml:space="preserve">EFTF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Besançon, France, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underground operation at best sensitivity of the mobile LNE-SYRTE cold atom gravimeter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LNE-SYRTE Ultra-Cold Atom Gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imanaliev Almazbek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlet Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gyroscopy and Navigation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01402432v1</w:t>
+              <w:t xml:space="preserve">Young Atom Optician conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective velocity distribution in an atom gravimeter: Effect of the convolution with the response of the detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Merlet</w:t>
+                <w:t xml:space="preserve">Atom Interferometry and Inertial Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian J. Bordé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03950638v1</w:t>
+              <w:t xml:space="preserve">Diadems and Sirteq Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Palaiseau, France, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de l’accélération de la pesanteur pour la balance du watt du LNE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Stability limit of a cold atom gravimeter and comparisons with other technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de métrologie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02106999v1</w:t>
+              <w:t xml:space="preserve">Workshop on Continuous atomic sources and extreme cooling of atoms and molecules: techniques and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Les Houches, France, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability comparison of two absolute gravimeters: optical versus atomic interferometers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Highly sensitive gravity gradiometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azer Trimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01005331v1</w:t>
+              <w:t xml:space="preserve">International Conference on Quantum Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Obergurl, Austria, Austria. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridizing matter-wave and classical accelerometers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasensitive Ultra Cold Atom Gradiometer, from capability demonstrations in laboratory to space missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azer Trimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02552628v1</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple laser system for atom interferometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Residual clock effect in Cold Atom Gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03950637v1</w:t>
+              <w:t xml:space="preserve">AG First-TF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Besançon, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the gravimetric contribution to watt balance experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residual clock effect in cold atom gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02553164v1</w:t>
+              <w:t xml:space="preserve">COLOQ 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final report of the regional key comparison Euramet.M.G-K1: European Comparison of Absolute Gravimeters ECAG-2011</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des performances ultimes d'un gravimètre atomique transportable à l'hybridation avec un accéléromètre classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00795586v1</w:t>
+              <w:t xml:space="preserve">Atelier Atomes froids et applications embarquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Toulouse, France, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final report of key comparison CCM.G-K1: International comparison of absolute gravimeters ICAG2009</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous free fall acceleration determination for the LNE Watt balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03193327v1</w:t>
+              <w:t xml:space="preserve">CPEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 8th International Comparison of Absolute Gravimeters 2009: the first Key Comparison (CCM.G-K1) in the field of absolute gravimetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large momentum beam-splitters for atom interferometer - A gravity gradiometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Venon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05192823v1</w:t>
+              <w:t xml:space="preserve">PreDoc School on Ultracold Atoms and Precision Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Les Houches, France, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Gravity Measurement Campaign during the 8th International Comparison of Absolute Gravimeters (2009)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Mäkinen</w:t>
+                <w:t xml:space="preserve">Real-time vibration rejection in an absolute atomic gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Volodimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00649557v1</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'action spécifique GRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bordeaux, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of transverse motion within an atomic gravimeter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Performances and capabilities of the mobile LNE-SYRTE cold atom gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03784966v1</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'action spécifique GRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bordeaux, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbations of the local gravity field due to mass distribution on precise measuring instruments: a numerical method applied to a cold atom gravimeter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Performances and capabilities of the mobile LNE-SYRTE cold atom gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03742621v1</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 3 absolute gravimeters based on different methods for the e-MASS project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pushing the limits of an atom gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03732828v1</w:t>
+              <w:t xml:space="preserve">ECAMP11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aarhus (Danemark), Denmark. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHORT COMMUNICATION: Comparison between two mobile absolute gravimeters: optical versus atomic interferometers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cold atom absolute gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...858 lines deleted...]
-                <w:t xml:space="preserve">hal-03691963v1</w:t>
+              <w:t xml:space="preserve">PAMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Metz, France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Image (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravimeter AQG-B01 from the Epos-France gravimetric park during a comparison of AQG-type gravimeters in Borowa Góra (Poland).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute Quantum Gravimeter AQG-B01 on LNE’s gravimetry reference site in Trappes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trappes (78990), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute Quantum Gravimeter AQG-B01 on LNE’s gravimetry reference site in Trappes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trappes (78990), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the absolute gravimeters of the National Instrument Park PGrav managed by the Specific Action Gravimetry Resif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trappes (78990), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192229v1</w:t>
-              </w:r>
-[...805 lines deleted...]
-                <w:t xml:space="preserve">hal-00412145v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de multi-instrumentation géophysique en région Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résif-Gmob et l'infrastructure gravimétrique nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.2-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies for the ELGAR large scale atom interferometer array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amaro-Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Badaracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coherent population trapping in a Raman atom interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Underground operation at best sensitivity of the mobile LNE-SYRTE Cold Atom Gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple laser system for atom interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Volodimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective velocity distribution in an atom gravimeter: effect of the convolution with the response of the detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Alain Coulomb</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Double diffraction in an atomic gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Malossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, pp.2-6</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03709797v1</w:t>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412145v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LNE-SYRTE (Ultra) Cold Atom Gravimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Karcher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proccedings of the 2018 European Frequency and Time Forum (EFTF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-1-5386-4077-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrology with Atom Interferometry: Inertial Sensors from Laboratory to Field Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bess Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indranil Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">723, pp.012049, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/723/1/012049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity gradiometer using large momentum transfer beamsplitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the Rencontres de Moriond, Gravitation Session, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03743336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration rejection on atomic gravimeter signal using a seismometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Gouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Clairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Geodesy Symposia book series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 135, pp.115-121, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10634-7_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21470,114 +21486,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination absolue de g dans le cadre de l'expérience de la balance du watt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Observatoire de Paris, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00517127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId452"/>
+      <w:footerReference w:type="default" r:id="rId453"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21724,51 +21740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Reich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Dykowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vermeulen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16499" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Addi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wziontek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Antokoletz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baumann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caldani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pagot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lancheros-Naranjo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pesche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sidorenkov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gomes Baptista" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cambier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955989v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Langlois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Piccon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Sarkar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira Dos Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fourgeot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730059v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Piccon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730157v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karin Cooke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Sakar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karcher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanxing Weng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803619v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vermulen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Janvier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desruelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Absil Luc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alauze Xavier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altorio Matteo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724671v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanaliev Almazbek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlet S&#233;bastien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Geiger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azer Trimeche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois Mehdi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trimeche Azer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Cheng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730150v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724639v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Venon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lautier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Volodimer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724653v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Farah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504121v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carbone" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553615v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20659" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393534v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Merlet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenbusch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;noret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5171" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8513" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3580909.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek Imanaliev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729751v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Absil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balland" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669243v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12405" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729826v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Janvier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981242v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merlet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729748v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803132v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rogister" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermeulen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoni-Micollier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735208v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735187v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729721v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alauze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Altorio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735336v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729746v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734279v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Busquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cpem.2018.8501047" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724320v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735321v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733667v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724595v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735268v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735217v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724428v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735369v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735169v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981257v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729897v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Fang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Dutta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Savoie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/723/1/012049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735071v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734879v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730006v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803339v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabalda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733528v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kohlhaas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729691v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990336v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804626v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729699v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735189v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arnold" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Bettin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielsa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eichenberger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724545v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803046v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Jiang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech P&#225;link&#225;s Pecn&#253;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37222-3_49" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730049v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803454v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clairon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802011v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734975v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599194v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palinkas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baumann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724369v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802725v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tisserand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. U. Kessler-Schulz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schulz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734771v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804416v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja E. Mehlst&#228;ubler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804313v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kosteleck&#253;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804199v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kopaev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V D Yushkin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jentzsch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504111v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ziane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Espel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dougdag" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beaudoux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ae1dfc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363851v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaczmarczuk" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A Sidorenkov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3586409" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504146v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wziontek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Antokoletz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M&#252;ller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Va&#318;ko" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/62/1A/07022" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725143v3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.544378" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686249v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;roussi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654732" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255417v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefebve" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00297-w" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561039v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.447073" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946390v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561035v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.022801" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795569v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.013303" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914462v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-021-01516-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988729v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karcher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043622" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730710v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Su" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/57/1A/07002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988722v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Geiger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0009093" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416889v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2019-100360-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962936v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caldani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K X Weng" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.033601" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764438v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Karcher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imanaliev" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaf07d" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511405v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.034016" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655416v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.053624" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265847v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ziane" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aa7882" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691964v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Espel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950641v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheng" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.063621" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02319248v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.013609" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449074v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ziane" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juncar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/52/2/433" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448483v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.063617" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402432v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farah" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landragin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2075108714040051" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950638v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.023606" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106999v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rfm/2014013" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005331v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/51/5/L15" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552628v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volodimer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lours" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897358" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950637v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5890-2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553164v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#228;kinen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/5/452" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795586v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Klein" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Baumann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dando" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Tracey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/1A/07014" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193327v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Felicitas Arias" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Robertsson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Vitushkin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diethard Ruess" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/1A/07011" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192823v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arias" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merlet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/6/666" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TWXBLM3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00649557v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/1/014" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784966v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742621v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo d'Agostino" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/48/5/009" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732828v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2099951" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730638v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Malossi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/47/4/L01" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742830v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.013617" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462216v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3373917" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283932v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Clairon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/46/1/011" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603721v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Geneves" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/45/3/002" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5B5C8E2B1ECE33606B7B431FDCF13BA332124F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203007v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mehlst&#228;ubler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewan Kim" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3088-1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691963v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119033" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-B82S8JP5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068404v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192218v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192221v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192229v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354528v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02989745v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abend" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro-Seoane" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badaracco" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beaufils" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326554v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980882v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerlin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011010v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010972v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412145v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950193v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950647v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743336v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950645v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10634-7_16" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00517127v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354528v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pagot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A Sidorenkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.584216" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725143v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.544378" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504111v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ziane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Espel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dougdag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beaudoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ae1dfc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363851v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaczmarczuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gomes Baptista" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beaufils" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3586409" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wziontek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Antokoletz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M&#252;ller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Va&#318;ko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/62/1A/07022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;roussi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654732" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255417v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefebve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Piccon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cambier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-023-00297-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Sarkar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.447073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Janvier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;noret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desruelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.022801" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.013303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Cheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Karcher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek Imanaliev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-021-01516-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Geiger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0009093" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karcher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043622" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Su" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/57/1A/07002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caldani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2019-100360-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caldani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K X Weng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.033601" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764438v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Karcher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imanaliev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaf07d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655416v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Langlois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azer Trimeche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.053624" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.034016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ziane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aa7882" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02319248v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.013609" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Espel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.063621" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ziane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juncar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/52/2/433" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448483v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.063617" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Farah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bodart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rfm/2014013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950638v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Farah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landragin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.023606" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2075108714040051" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552628v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Volodimer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hardin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lours" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897358" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005331v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/51/5/L15" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5890-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baumann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#228;kinen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/50/5/452" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Felicitas Arias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiheng Jiang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Robertsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Vitushkin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diethard Ruess" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/1A/07011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795586v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Klein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Baumann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dando" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Tracey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/1A/07014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merlet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/6/666" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TWXBLM3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00649557v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palinkas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/49/1/014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2099951" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742621v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo d'Agostino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/48/5/009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784966v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clairon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/6/065025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730638v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Malossi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/47/4/L01" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462216v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3373917" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742830v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.013617" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283932v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Clairon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/46/1/011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603721v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kopaev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Geneves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/45/3/002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5B5C8E2B1ECE33606B7B431FDCF13BA332124F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203007v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mehlst&#228;ubler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewan Kim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3088-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691963v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja E. Mehlst&#228;ubler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119033" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-B82S8JP5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504114v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504121v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Dykowski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carbone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Reich" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963060v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lancheros-Naranjo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pesche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553615v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20659" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109791v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Merlet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenbusch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5171" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393591v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Sidorenkov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393534v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799964v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8513" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734921v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743214v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2021-3580909.1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729937v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734427v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lautier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729751v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Absil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlet S&#233;bastien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724612v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669243v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vermeulen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12405" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729826v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Janvier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734788v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734308v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Piccon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermeulen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoni-Micollier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735208v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanxing Weng" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981242v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803132v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rogister" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729748v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724527v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735187v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981237v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735336v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734279v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Busquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cpem.2018.8501047" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729746v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724320v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alauze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Altorio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Geiger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729721v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735321v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724595v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733667v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743714v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karin Cooke" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vermulen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729720v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724428v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735268v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735217v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735369v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735169v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724531v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981257v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734879v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730006v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735347v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735071v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729897v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Fang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Dutta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Savoie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/723/1/012049" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803339v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabalda" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733528v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kohlhaas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733486v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729691v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990336v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735189v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arnold" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baumann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Bettin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielsa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eichenberger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804626v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729699v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735151v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724545v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803046v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech P&#225;link&#225;s Pecn&#253;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37222-3_49" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730049v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803454v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809702v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802011v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734975v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599194v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802725v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tisserand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. U. Kessler-Schulz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schulz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724369v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734771v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804199v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V D Yushkin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jentzsch" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804313v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kosteleck&#253;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804416v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504127v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arnal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16499" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504134v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Addi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17252" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504130v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wziontek" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech P&#225;link&#225;&#353;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Antokoletz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4113" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504136v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760767v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797657v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760761v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955989v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970776v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira Dos Santos" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939884v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730157v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730122v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fourgeot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730059v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724722v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970785v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730540v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Absil Luc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alauze Xavier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altorio Matteo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803619v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724682v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724678v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Sakar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724671v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724643v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730077v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724664v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langlois Mehdi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trimeche Azer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730065v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724708v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanaliev Almazbek" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724631v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724717v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724667v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724636v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730150v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730136v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724639v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692024v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730160v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Venon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803581v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Volodimer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803628v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724653v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730127v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724618v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068404v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192218v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192221v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192229v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709797v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02989745v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abend" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro-Seoane" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badaracco" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Beaufils" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326554v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980882v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guerlin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010972v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011010v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412145v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950193v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950647v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743336v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950645v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10634-7_16" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00517127v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>