--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -195,4372 +195,4450 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Outgoing MEPs, party officials, and newcomers. The sociology of candidates in the 2024 European elections in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 63 (2), pp.93-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.063.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05549699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’hémicycle européen à la représentation d’intérêts : des circulations public-privé circonscrites mais des coopérations à bas bruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2024/2 (146), pp.131-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.146.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04927700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une sociologie politique des revolving doors : des origines du phénomène à ses conséquences sur l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2024/2 (146), pp.7-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.146.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04927711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battles and crossings of methods: Sequence analysis and geometric data analysis for the study of professional careers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07591063241258091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04680240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the revolving door: professional paths of accredited parliamentary assistants after the European parliament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Politics and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2417025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23745118.2024.2417025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04786470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin du nouveau monde. Sur quelques fluctuations récentes du capital politique à l’Assemblée nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casenave Dit Milhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Vermersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Élections françaises 2022 (III), 73 (2), pp.169-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.732.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04823143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du tableau noir à l’hémicycle. Logiques sociales d’un attachement à la politique professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdt.44075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04190275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l'ombre des parlementaires : les collaborateurs et collaboratrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03641658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways to Eurocracy: a study of international orientations among French students who pursue EU careers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalisation, Societies and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14767724.2022.2115341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03769868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ‘East-West split’ about the posting of workers? Questioning the representation of socio-economic interests in the European Parliament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (3), pp.719-734. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14782804.2022.2029370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14782804.2022.2029370⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03769864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rottner, le régional de la crise ? Une analyse d'activité politique en temps de coronavirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2020/4 (176), pp.921-936. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.176.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.176.0079⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03146898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database about the Members of European Parliament: Contributions and limitations of automated data collection in the study of European political elites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wiest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 152 (1), pp.125-141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063211040235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07591063211040235⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03427691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis-moi où tu habites et je te dirai pour qui tu votes. Logiques socio-spatiales du vote aux municipales 2020 à Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellement et frontière de la politique. Une sociologie des candidats aux municipales 2020 en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 133 (1), pp.195-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.133.0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03501267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'approprier une politique européenne à l'Assemblée nationale. Analyse des questions parlementaires sur le travail détaché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, VOL. 10 (2), pp.9-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gap.212.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement Macron et les nouveaux technos. Noblesse d’Etat et circulations public-privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (175), pp.735-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.175.0735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03082885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El retorno de una nobleza de Estado. Los ministros de Emmanuel Macron en perspectiva (1986-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miríada: Investigación en Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (16)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Front national comme espace de luttes : dynamiques croisées de professionnalisation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 133 (1), pp.195-223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.133.0195⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 127, pp.31-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.127.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valentin Behr</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02496007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre la porte (tournante). Une cartographie des devenirs des députés européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lepaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Monicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valentin Behr</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la professionnalisation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Michon</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Ollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miríada: Investigación en Ciencias Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.1706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des élites. Ouverture politique et fermeture sociale à l'Assemblée nationale en 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.777-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.685.0777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La porosité entre champ politique et mondes économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (3), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.041.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps long de la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 161 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.161.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture en contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.1021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loin des yeux, loin du cœur de l’Eurocratie. Enquête sur des auxiliaires de l’Europe au local-national en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 57 (57), pp.22-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.057.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The changing composition of the European parliament : MEPs from 1979 to 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lepaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Monicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.101-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2015.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The changing paths of access to the European Parliament for French MEPs (1979–2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (3), pp.329-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-016-0001-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02066523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle institutionnel de l’eau potable au défi de sa durabilité : enjeux, acteurs et dynamiques de rationalisation en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Roussary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (2), pp.129-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.32.129-145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture pour tous les étudiants ? Les usages sociaux et scolaires d’un instrument de démocratisation culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 190, pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.4708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01254206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les facteurs sociaux des carrières politiques des femmes ministres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 96 (96), pp.132-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.096.0132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01275325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The representativeness of French cabinet members in the Fifth Republic: a smokescreen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (4), pp.332-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2013.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01009729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire carrière dans les métiers de l'Europe politique : dispositions, savoirs spécifiques et types de carrière. Enquête auprès d'élèves et d'anciens élèves de masters &amp;quot;Politiques européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.185-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des eurodéputés &amp;quot;experts&amp;quot; ? Sociologie d'une illusion bien fondée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85-86, pp.123-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des eurodéputés experts ? Sociologie d’une illusion bien fondée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (86), pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.18361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte dans la lutte. L'espace de la mobilisation étudiante contre le contrat première embauche (CPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (3), pp.83-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00714344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte dans la lutte. L’espace de la mobilisation étudiante contre le Contrat première embauche (CPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés Contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.83-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.083.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte dans la lutte. L'espace de la mobilisation étudiante contre le Contrat première embauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.83-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionalization and socialization of the Members of the European Parliament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (2), pp.145-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institutionnalisation inachevée du Parlement européen. Hétérogénéité nationale, spécialisation du recrutement et autonomisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 127, pp.31-57. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 23 (89), pp.147-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Victor Lepaux</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00689686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEVENIR PROFESSIONNEL DE LA POLITIQUE. MILITANT ET COLLABORATEUR POLITIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.121-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00530917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections européennes de juin 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Céline Monicolle</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (4), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.010.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes au Parlement européen : effets du mode de scrutin, des stratégies et des ressources politiques. L'exemple de la délégation française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swiss Political Science Review. Revue suisse de sciences politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (N°4), p. 663-690</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les effets des contextes d'études sur la politisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 163, pp.63-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00529661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistant parlementaire au Parlement européen : un tremplin pour une carrière européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (2), pp.169-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact du mode de scrutin européen sur l'élection des femmes au Parlement européen en France : une dynamique associant règles juridiques et stratégies politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2008, n°24, p. 123-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...588 lines deleted...]
-                <w:t xml:space="preserve">The changing composition of the European parliament : MEPs from 1979 to 2014</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étudiants et le Contrat première embauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...1222 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 52, pp.121-135</w:t>
+              <w:t xml:space="preserve">, 2008, 49, p. 64-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les élections européennes de juin 2009</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'extrême droite à l'abstention : effets des changements d'arènes d'un étudiant en sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...434 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39, pp.182-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01069261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From notables to specialists : European Parliamentarians and the Construction of New Political Roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuTalk [Anciennement (jusqu'en 2017) : Études européennes : La revue permanente des professionnels de l'Europe]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03005382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités de politisation des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées, la revue des sciences économiques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 139, pp.27-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00311113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir stagiaire au Parlement européen : une entrée dans l'espace politique européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards Sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 27-28, pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes élues au Parlement européen (1979-2004): modes de recrutement et stratégies d'investissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards Sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, n°27/28, p. 70-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations de l'intérêt et de la participation politique des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards Sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, n°24, p. 103-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4570,1592 +4648,1504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution de la politique de la culture à la reproduction sociale des pratiques culturelles. Les apports de la combinaison de l'analyse structurale de réseaux à d'autres méthodes d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Congrès de l'Association française de science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00870085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La division du travail gouvernemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de science politique. ST 36 : "La division du travail exécutif. Distribution, différenciation et appropriation des postes exécutifs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes membres de gouvernement : ouverture du recrutement politique ou reproduction des élites politiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie. RT 42 "Sociologie des élites"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filières d'accès au gouvernement français (1986-2012) : les apports de l'analyse de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e congrès du réseau des associations francophones de science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Valentin Behr</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'Europe mobilise... en ligne. Prises de parole et citoyenneté européenne : analyse de deux dispositifs numériques sur l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la "mondialisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire carrière dans les métiers de l’Europe politique. Enquête sur les anciens élèves des masters spécialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée atelier du CESSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement d’échelle dans l’action publique environnementale. Analyse comparée de régimes de gouvernance départementale de l’eau destinée à la consommation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Roussary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Canneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Territoire et Environnement : des représentations à l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Tours, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités d'acquisition d'un capital institutionnel au Parlement européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs politiques et gouvernance multi-niveaux : le cas des eurodéputés français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th International Conference of Territorial Intelligence "Territory, wellbeing and social inclusion" REIT, October 19th-21th 2005, Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01020571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des professionnel·les de la politique. Une liste écologiste et citoyenne à la tête d'une ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Acabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, SocioPo, 2365125034</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croquant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-05436524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermédiations politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang Verlag, 2024, La fabrique du politique, 9783034348843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b21690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l’école des eurocrates. La genèse de la vocation européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2019, 978-2-7535-7695-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.148055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement européen au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes, 2018, 9782753565272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.145042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l’ombre des élus : une sociologie des collaborateurs politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Peter Lang Verlag, 2024, La fabrique du politique, 9783034348843. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3726/b21690⟩</w:t>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, pp.258, 2017, 978-2-7574-1804-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.18735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01623328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métier: député. Enquête sur la professionnalisation de la politique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raisons d'agir, 2017, 978-2-912107-89-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires de l'eau potable : chronique d'une transformation silencieuse (1970-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ghiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quae, pp.141, 2016, 978-2-7592-2498-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les équipes parlementaires des eurodéputés. Entreprises politiques et rites d'institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Raisons d'agir, 2017, 978-2-912107-89-3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michon Sébastien. Promoculture Larcier, 2014, Etudes parlementaires, Poirier Philippe, 97862687974671168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...351 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01120185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6165,3563 +6155,3563 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do MPs Make Good Lobbyists? Lessons from a Survey of the French Delegation to the European Parliament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Sociology Perspectives on Lobbying in the EU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.281-322, 2025, Palgrave Studies in European Political Sociology, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81328-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-81328-3_11⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05014875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment s’exerce la domination politique ? Pour une analyse relationnelle des intermédiations entre les espaces politiques et les espaces sociaux qu’ils prétendent réguler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lorenzo Barrault-Stella; Sébastien Michon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermédiations politiques. Les reconfigurations des modes d'exercice de la domination politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang Verlag, pp.11-42, 2024, La fabrique du politique, 9783034348843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitter la blouse blanche. Les professionnels de santé à l’Assemblée nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Buton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En déplacement. Le passage des frontières professionnelles en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éditions, pp.185-202, 2024, 979-10-362-0754-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des intermédiaires politiques invisibles ? Les community organizers à Chicago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermédiations politiques : Les reconfigurations des modes d’exercice de la domination politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-232, 2024, Questions transnationales, 9783034348850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cachez ces partis que je ne saurais voir. Le cas des municipales 2020 à Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Sophie Petitfils; Sébastien Ségas; Arthur Delaporte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les partis font-ils encore la campagne ? Les coulisses des élections municipales de 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.143-163, 2024, 978-2-7574-4097-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04680272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : Invisibiliser l'emprise du politique pour la rendre acceptable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lorenzo Barrault-Stella; Sébastien Michon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermédiations politiques. Les reconfigurations des modes d'exercice de la domination politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.387-391, 2024, La fabrique du politique, 9783034348843</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang Verlag</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04805491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Labour Authority and the shaping of &amp;quot;fair mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Hélène Michel, Mélanie Schmitt. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Michel; Mélanie Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The EU's Government of Worker Mobility. An Interdisciplinary Discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Routledge, pp.61-77, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003298649-7⟩</w:t>
+              <w:t xml:space="preserve">, 1, Routledge, pp.78-96, 2023, Routledge Studies on Government and the European Union, 9781032288147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003298649-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Hélène Michel</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The challenges to labour mobility at the European level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Knobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Michel; Mélanie Schmitt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The EU’s Government of Worker Mobility. An Interdisciplinary Discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-20, 2023, 9781032288147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003298649-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bataille de Strasbourg : luttes, ajustements, et (non-)alliances en vue de la conquête du pouvoir local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hélène Michel; Mélanie Schmitt. </w:t>
+              <w:t xml:space="preserve">Rémi Lefebvre, Sébastien Vignon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démobilisation électorale dans la France urbaine. Les élections municipales 2020,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.207-220, 2023, Res Publica, 9782753588608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268127v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobility as a European political battleground. Issues and actors in the revision of the posting of workers directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Michel, Mélanie Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The EU's Government of Worker Mobility. An Interdisciplinary Discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Routledge, pp.78-96, 2023, Routledge Studies on Government and the European Union, 9781032288147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003298649-8⟩</w:t>
+              <w:t xml:space="preserve">, 1, Routledge, pp.61-77, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003298649-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Hélène Michel; Mélanie Schmitt. </w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lobbying dans l’espace des métiers de l’Europe. Une analyse relationnelle des auxiliaires de l’Europe politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beauvallet, Willy; Robert, Cécile; Roullaud, Elise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EU’s Government of Worker Mobility. An Interdisciplinary Discussion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003298649-3⟩</w:t>
+              <w:t xml:space="preserve">EU Affairs: Sociologie des Lobbyistes Européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.41-64, 2022, 978-2-8076-1979-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b18678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Rémi Lefebvre, Sébastien Vignon. </w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obstacles to and drivers of workers mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thommen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Michel; Mélanie Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démobilisation électorale dans la France urbaine. Les élections municipales 2020,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Union’s Government of Worker Mobility: An Interdisciplinary Discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge; Routledge, pp.37-57, 2022, 978-1-003-29864-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003298649-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les profanes, les technos et les professionnels de la politique. Sociologie des ministres d’Emmanuel Macron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Dolez, Anne-Cécile Douillet, Julien Fretel, Rémi Lefebvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’entreprise Macron à l’épreuve du pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.131-142, 2022, L’entreprise Macron à l’épreuve du pouvoir, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pug.dolez.2022.01.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03886971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...101 lines deleted...]
-                <w:t xml:space="preserve">Francesco de Palma</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil régional Grand Est face à la crise sanitaire : l'action publique locale en conjoncture critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Augias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRALE -DGCT -Edition 2021 « Le Local face à la crise sanitaire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-281-13495-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résilience politique des maires. Entre la prépondérance fonctionnelle des intercommunalités et la fin du cumul des mandats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Augias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Gestion des Collectivités Territoriales - 2020 Le retour des maires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise chevillée au corps. L'entrée d'une « société civile » entrepreneuriale à l'Assemblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Dolez; Julien Fretel; Rémi Lefebvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entreprise Macron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-228, 2019, Libre cours politique, 9782706142635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.dolez.2019.01.0217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03912763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques du recrutement et de l’investissement politiques au Parlement européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Boelaert</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lepaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Michon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Monicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement européen au travail : enquêtes sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.49-64, 2018, Res Publica, 978-2-7535-6527-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.29-48, 2018, Res Publica, 978-2-7535-6527-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.145072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.145087⟩</w:t>
+                <w:t xml:space="preserve">hal-02061537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Analyser le travail parlementaire européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parlement européen au travail. Enquêtes sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-27, 2018, 9782753565272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.145067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociographie des parlementaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité d'études parlementaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui contrôle le Parlement européen ? Contribution à une sociologie du pouvoir dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Beauvallet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Monicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement européen au travail : enquêtes sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.29-48, 2018, Res Publica, 978-2-7535-6527-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.145072⟩</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.49-64, 2018, Res Publica, 978-2-7535-6527-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.145087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.145067⟩</w:t>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">halshs-01719328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Les collaborateurs politiques : des acteurs au cœur des entreprises politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beauvallet, Willy; Michon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans l'ombre des élus : une sociologie des collaborateurs politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-28, 2017, 978-2-75741804-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.18755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.18755⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01870895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alternances politiques : rupture ou continuité dans le recrutement du personnel politique ? Enquête sur les membres des gouvernements français (1986-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Aldrin, Lucie Bargel, Nicolas Bué, Christine Pina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de l’alternance. Sociologie des changements (de) politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Chapitre 17&amp;lt;/i&amp;gt; / Les cabinets sont-ils une pépinière de ministres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Eymeri, Xavier Bioy, Stéphane Mouton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le règne des entourages. Cabinets et conseillers de l’exécutif dans la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.503-525, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.eymer.2015.01.0503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.eymer.2015.01.0503⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01546770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition et organisation de leur entourage par les eurodéputés français : spécificités et logiques de structuration des équipes parlementaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demazière (Didier) &amp; Le Lidec (Patrick). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes du travail politique. Les élus et leurs entourages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-141, 2014, Res Publica, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.72350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.72350⟩</w:t>
+                <w:t xml:space="preserve">halshs-00975325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La progressive imposition d’un impératif de « représentativité » dans le recrutement des membres de gouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alice Mazeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de la représentation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.35-50, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.72662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01090075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de représentation des députés européens au concret : logiques d’organisation des équipes parlementaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alice Mazeaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de la représentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.179-202, 2014, Res Publica, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.72692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01090073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Valentin Behr</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women in Europe. Recruitment, practices and social institutionalization of the European political field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crum (Ben), Fossum (John Erik). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Practices of Inter-Parliamentary Coordination in International Politics : The European Union and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECPR Press, pp.175-192, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00870088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages politiques de l'Europe par les eurodéputés de la gauche eurocritique. L'exemple des élus Français de la Gauche unitaire européenne entre 1979 et 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gainar (Maria), Libéra (Martial). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contre l'Europe ? Anti-européisme, euroscepticisme et alter-européisme dans la construction européenne, de 1945 à nos jours, volume 2 : Acteurs institutionnels, milieux politiques et société civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franz Steiner Verlag, pp.127-139, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEPs : Towards a Specialization of European Political Work ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georgakakis (Didier), Rowell (Jay). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The field of Eurocracy, Mapping EU Actors and Professionals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.16-34, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/9781137294708_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/9781137294708_2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00950755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire carrière au Parlement européen. Activation de dispositions et socialisation institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georgakakis Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le champ de l'eurocratie. Une sociologie politique du personnel de l'UE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.13-42, 2012, Etudes politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00689678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Europe Mobilises….</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine de Lassalle; Jay Rowell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptions of Europe. A Comparative Sociology of European Attitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECPR Press, pp.285-314, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’Europe mobilise….</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine de Lassalle; Jay Rowell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe des Européens. Enquête comparative sur les perceptions de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.253-278, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes et engagement politique: l'interdépendance des carrières militantes et étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neyrat (Y.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures étudiantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.41-53, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes et engagement politique : l'interdépendance des carrières militantes et étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neyrat (Yvonne). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures étudiantes. Socio-anthropologie de l'univers étudiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.41-53, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00689684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation à l'Europe des élus européens. Acquisition et activation de dispositions à l'européanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel (Hélène), Robert (Cécile). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique des "Européens". Processus de socialisation et construction européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.197-230, 2010, Sociologie politique européenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00689679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité au travail des assistants parlementaires au Parlement européen. Contribution à une sociologie des auxiliaires politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Causer, Jean-Pierre Durand, William Gasparini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les identités au travail. Analyses et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Octares, pp.225-232, 2009, 978-2-915346-71-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passer par un groupe d'intérêt. Entre pis-aller d'une carrière européenne et rite d'institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lobbyistes et lobbying de l'Union européenne. Trajectoires, formations et pratiques des représentants d'intérêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.89-111, 2006, Sociologie politique européenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00286005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assistants parlementaires au Parlement européen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Courty Guillaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail de collaboration avec les élus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.118-135, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00286001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assistants parlementaires au Parlement européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Courty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail de collaboration avec les élus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Houdiard Éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118-135, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05275133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9731,762 +9721,762 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin du renouvellement ? Portrait social et politique des députés de la XVIème législature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casenave Dit Milhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Vermersch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaston Ollion</w:t>
+                <w:t xml:space="preserve">halshs-04083624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crépuscule des technocrates et progression des collaborateurs politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valentin Behr</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01275331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who are the MEPs? A Statistical Analysis of the Backgrounds of Members of European Parliament (2004-2014) and of their Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lepaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sont les eurodéputés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lepaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, p.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00782153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutionnalisation du recrutement et des pratiques des eurodéputés français. Les effets limités du changement de mode de scrutin aux européennes de 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qui sont les eurodéputés ?</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00359654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de connaissances et de compétences spécifiques à une carrière dans l'action publique européenne : formation et insertion professionnelle des étudiants d'un master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Beauvallet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, p.1-14</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réception et traitement des sollicitations reçues par les eurodéputés. Le travail politique au Parlement européen sous contraintes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00359658v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">halshs-00361592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations des filières d’accès au mandat européen pour les élus français (1979-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurodéputés et représentation des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Willy Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00285998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10496,217 +10486,217 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages de la Carte culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Drac Alsace; Université de Strasbourg; Université de Haute Alsace. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00870083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau potable : de la desserte universelle à la sécurisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Roussary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Canneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Aquadep. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10716,114 +10706,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études et politique : les effets de la carrière étudiante sur la socialisation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Marc Bloch - Strasbourg II, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00331271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId230"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10891,51 +10881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11AF47D4"/>
+    <w:nsid w:val="08C98FA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11122,51 +11112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-michon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9097-9894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116026790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189684324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356719439" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927700v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Beauvallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0131" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927711v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241258091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2417025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casenave Dit Milhet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Vermersch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0169" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769868v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767724.2022.2115341" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2022.2029370" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.176.0079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wiest" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.212.0009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082885v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.175.0735" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Michon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ollion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1706" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.685.0777" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.041.0041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.161.0061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.1021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.057.0022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-016-0001-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canneva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.129-145" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4708" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275325v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.096.0132" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009729v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2013.13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18361" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856335v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856333v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.083.0083" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468122v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.010.0109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069261v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03005382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311113v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367902v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367905v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870085v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596830v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436524v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Acabo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociopo/1130-de-la-politique-une-liste-ecologiste-et-citoyenne-a-la-tete-dune-ville.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805360v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21690" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.148055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18735" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Large" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_11" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitjean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805491v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1424261#document-details-anchor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327453v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Schmitt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pichot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Palma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-EUs-Government-of-Worker-Mobility-An-Interdisciplinary-Discussion/Michel-Schmitt/p/book/9781032288147" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268127v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886971v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.dolez.2022.01.0131" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887028v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18678" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Simon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thommen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Hardy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Augias" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1662/9782706142635/l-entreprise-macron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.dolez.2019.01.0217" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719328v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145087" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881257v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061537v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145072" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145067" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18755" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546765v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546770v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.eymer.2015.01.0503" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975325v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72350" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090073v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72692" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72662" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870088v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708_2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689678v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370676v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180332v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689684v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689679v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268036v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00286001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083624v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Ollion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275331v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060086v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782153v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359658v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359654v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377194v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285998v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870083v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caillaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Canneva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00331271v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-michon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9097-9894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116026790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189684324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356719439" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.063.0095" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Beauvallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927711v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241258091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2417025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casenave Dit Milhet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Vermersch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769868v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767724.2022.2115341" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2022.2029370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.176.0079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wiest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.212.0009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.175.0735" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Michon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ollion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1706" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.685.0777" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.041.0041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.161.0061" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.1021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.057.0022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-016-0001-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canneva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.129-145" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4708" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.096.0132" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2013.13" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856335v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856333v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18361" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.083.0083" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625195v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.010.0109" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367877v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529661v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03005382v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367902v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367905v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Acabo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociopo/1130-de-la-politique-une-liste-ecologiste-et-citoyenne-a-la-tete-dune-ville.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805360v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21690" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.148055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145042" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18735" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870912v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Large" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005482v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitjean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680272v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805491v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1424261#document-details-anchor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327453v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Schmitt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pichot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Palma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-EUs-Government-of-Worker-Mobility-An-Interdisciplinary-Discussion/Michel-Schmitt/p/book/9781032288147" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268127v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887028v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18678" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183269v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thommen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Hardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886971v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.dolez.2022.01.0131" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Augias" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006531v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912763v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1662/9782706142635/l-entreprise-macron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.dolez.2019.01.0217" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061537v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145072" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145067" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145087" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870895v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18755" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546770v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.eymer.2015.01.0503" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975325v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72350" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090075v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72662" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72692" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870088v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708_2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689678v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370676v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180332v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689684v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286005v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275133v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00286001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Ollion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275331v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060086v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782153v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359654v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359658v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377194v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285998v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870083v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caillaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Canneva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00331271v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>