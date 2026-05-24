--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -1,10826 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10775 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Michon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9097-9894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">116026790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189684324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=1T3LVjoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000356719439</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outgoing MEPs, party officials, and newcomers. The sociology of candidates in the 2024 European elections in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 63 (2), pp.93-119. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.063.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05549699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’hémicycle européen à la représentation d’intérêts : des circulations public-privé circonscrites mais des coopérations à bas bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024/2 (146), pp.131-166. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.146.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04927700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sociologie politique des revolving doors : des origines du phénomène à ses conséquences sur l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024/2 (146), pp.7-32. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.146.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04927711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battles and crossings of methods: Sequence analysis and geometric data analysis for the study of professional careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07591063241258091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04680240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the revolving door: professional paths of accredited parliamentary assistants after the European parliament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Politics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23745118.2024.2417025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du nouveau monde. Sur quelques fluctuations récentes du capital politique à l’Assemblée nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boelaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Casenave Dit Milhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Élections françaises 2022 (III), 73 (2), pp.169-194. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.732.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du tableau noir à l’hémicycle. Logiques sociales d’un attachement à la politique professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.44075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04190275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'ombre des parlementaires : les collaborateurs et collaboratrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways to Eurocracy: a study of international orientations among French students who pursue EU careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalisation, Societies and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14767724.2022.2115341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769868v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ‘East-West split’ about the posting of workers? Questioning the representation of socio-economic interests in the European Parliament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary European Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (3), pp.719-734. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14782804.2022.2029370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-moi où tu habites et je te dirai pour qui tu votes. Logiques socio-spatiales du vote aux municipales 2020 à Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rottner, le régional de la crise ? Une analyse d'activité politique en temps de coronavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020/4 (176), pp.921-936. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.176.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database about the Members of European Parliament: Contributions and limitations of automated data collection in the study of European political elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wiest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152 (1), pp.125-141. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07591063211040235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement et frontière de la politique. Une sociologie des candidats aux municipales 2020 en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 133 (1), pp.195-223. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.133.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03501267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'approprier une politique européenne à l'Assemblée nationale. Analyse des questions parlementaires sur le travail détaché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, VOL. 10 (2), pp.9-36. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.212.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement Macron et les nouveaux technos. Noblesse d’Etat et circulations public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (175), pp.735-753. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.175.0735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El retorno de una nobleza de Estado. Los ministros de Emmanuel Macron en perspectiva (1986-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miríada: Investigación en Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front national comme espace de luttes : dynamiques croisées de professionnalisation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.31-57. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.127.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la porte (tournante). Une cartographie des devenirs des députés européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lepaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la professionnalisation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Ollion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des élites. Ouverture politique et fermeture sociale à l'Assemblée nationale en 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boelaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ollion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.777-802. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.685.0777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture en contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porosité entre champ politique et mondes économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.041.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps long de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boelaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ollion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 161 (2), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.161.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loin des yeux, loin du cœur de l’Eurocratie. Enquête sur des auxiliaires de l’Europe au local-national en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 57 (57), pp.22-52. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/poeu.057.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changing paths of access to the European Parliament for French MEPs (1979–2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.329-362. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-016-0001-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02066523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changing composition of the European parliament : MEPs from 1979 to 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lepaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (1), pp.101-125. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2015.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01327713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle institutionnel de l’eau potable au défi de sa durabilité : enjeux, acteurs et dynamiques de rationalisation en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roussary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.32.129-145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture pour tous les étudiants ? Les usages sociaux et scolaires d’un instrument de démocratisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 190, pp.89-102. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.4708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs sociaux des carrières politiques des femmes ministres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 96 (96), pp.132-156. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.096.0132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01275325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The representativeness of French cabinet members in the Fifth Republic: a smokescreen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), pp.332-355. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/fp.2013.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des eurodéputés experts ? Sociologie d’une illusion bien fondée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (86), pp.123-138. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/conflits.18361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière dans les métiers de l'Europe politique : dispositions, savoirs spécifiques et types de carrière. Enquête auprès d'élèves et d'anciens élèves de masters &amp;quot;Politiques européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des eurodéputés &amp;quot;experts&amp;quot; ? Sociologie d'une illusion bien fondée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85-86, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte dans la lutte. L'espace de la mobilisation étudiante contre le contrat première embauche (CPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (3), pp.83-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00714344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte dans la lutte. L'espace de la mobilisation étudiante contre le Contrat première embauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.83-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte dans la lutte. L’espace de la mobilisation étudiante contre le Contrat première embauche (CPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.83-106. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.083.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalization and socialization of the Members of the European Parliament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.145-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation inachevée du Parlement européen. Hétérogénéité nationale, spécialisation du recrutement et autonomisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (89), pp.147-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00689686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVENIR PROFESSIONNEL DE LA POLITIQUE. MILITANT ET COLLABORATEUR POLITIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52, pp.121-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00530917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections européennes de juin 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (4), pp.109. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.010.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes au Parlement européen : effets du mode de scrutin, des stratégies et des ressources politiques. L'exemple de la délégation française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Political Science Review. Revue suisse de sciences politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (N°4), p. 663-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact du mode de scrutin européen sur l'élection des femmes au Parlement européen en France : une dynamique associant règles juridiques et stratégies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n°24, p. 123-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants et le Contrat première embauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, p. 64-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les effets des contextes d'études sur la politisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 163, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistant parlementaire au Parlement européen : un tremplin pour une carrière européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (2), pp.169-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'extrême droite à l'abstention : effets des changements d'arènes d'un étudiant en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39, pp.182-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From notables to specialists : European Parliamentarians and the Construction of New Political Roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuTalk [Anciennement (jusqu'en 2017) : Études européennes : La revue permanente des professionnels de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03005382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités de politisation des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées, la revue des sciences économiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 139, pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir stagiaire au Parlement européen : une entrée dans l'espace politique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27-28, pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00293214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes élues au Parlement européen (1979-2004): modes de recrutement et stratégies d'investissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°27/28, p. 70-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de l'intérêt et de la participation politique des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n°24, p. 103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution de la politique de la culture à la reproduction sociale des pratiques culturelles. Les apports de la combinaison de l'analyse structurale de réseaux à d'autres méthodes d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Congrès de l'Association française de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division du travail gouvernemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française de science politique. ST 36 : "La division du travail exécutif. Distribution, différenciation et appropriation des postes exécutifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes membres de gouvernement : ouverture du recrutement politique ou reproduction des élites politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française de sociologie. RT 42 "Sociologie des élites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières d'accès au gouvernement français (1986-2012) : les apports de l'analyse de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès du réseau des associations francophones de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Europe mobilise... en ligne. Prises de parole et citoyenneté européenne : analyse de deux dispositifs numériques sur l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wojcik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la "mondialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière dans les métiers de l’Europe politique. Enquête sur les anciens élèves des masters spécialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée atelier du CESSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement d’échelle dans l’action publique environnementale. Analyse comparée de régimes de gouvernance départementale de l’eau destinée à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roussary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoire et Environnement : des représentations à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Tours, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités d'acquisition d'un capital institutionnel au Parlement européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs politiques et gouvernance multi-niveaux : le cas des eurodéputés français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th International Conference of Territorial Intelligence "Territory, wellbeing and social inclusion" REIT, October 19th-21th 2005, Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des professionnel·les de la politique. Une liste écologiste et citoyenne à la tête d'une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Acabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, SocioPo, 2365125034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05436524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédiations politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang Verlag, 2024, La fabrique du politique, 9783034348843. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’école des eurocrates. La genèse de la vocation européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2019, 978-2-7535-7695-7. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.148055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parlement européen au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes, 2018, 9782753565272. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.145042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’ombre des élus : une sociologie des collaborateurs politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, pp.258, 2017, 978-2-7574-1804-8. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.18735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métier: député. Enquête sur la professionnalisation de la politique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boelaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ollion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raisons d'agir, 2017, 978-2-912107-89-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de l'eau potable : chronique d'une transformation silencieuse (1970-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Canneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ghiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, pp.141, 2016, 978-2-7592-2498-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équipes parlementaires des eurodéputés. Entreprises politiques et rites d'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michon Sébastien. Promoculture Larcier, 2014, Etudes parlementaires, Poirier Philippe, 97862687974671168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01120185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do MPs Make Good Lobbyists? Lessons from a Survey of the French Delegation to the European Parliament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Sociology Perspectives on Lobbying in the EU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.281-322, 2025, Palgrave Studies in European Political Sociology, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81328-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05014875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des intermédiaires politiques invisibles ? Les community organizers à Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédiations politiques : Les reconfigurations des modes d’exercice de la domination politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-232, 2024, Questions transnationales, 9783034348850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment s’exerce la domination politique ? Pour une analyse relationnelle des intermédiations entre les espaces politiques et les espaces sociaux qu’ils prétendent réguler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenzo Barrault-Stella; Sébastien Michon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédiations politiques. Les reconfigurations des modes d'exercice de la domination politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.11-42, 2024, La fabrique du politique, 9783034348843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitter la blouse blanche. Les professionnels de santé à l’Assemblée nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Buton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En déplacement. Le passage des frontières professionnelles en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS éditions, pp.185-202, 2024, 979-10-362-0754-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachez ces partis que je ne saurais voir. Le cas des municipales 2020 à Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Petitfils; Sébastien Ségas; Arthur Delaporte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partis font-ils encore la campagne ? Les coulisses des élections municipales de 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.143-163, 2024, 978-2-7574-4097-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04680272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Invisibiliser l'emprise du politique pour la rendre acceptable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenzo Barrault-Stella; Sébastien Michon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédiations politiques. Les reconfigurations des modes d'exercice de la domination politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-391, 2024, La fabrique du politique, 9783034348843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility as a European political battleground. Issues and actors in the revision of the posting of workers directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Michel, Mélanie Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU's Government of Worker Mobility. An Interdisciplinary Discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.61-77, 2023, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003298649-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Labour Authority and the shaping of &amp;quot;fair mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Michel; Mélanie Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU's Government of Worker Mobility. An Interdisciplinary Discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.78-96, 2023, Routledge Studies on Government and the European Union, 9781032288147. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003298649-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges to labour mobility at the European level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Knobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Michel; Mélanie Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU’s Government of Worker Mobility. An Interdisciplinary Discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2023, 9781032288147. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003298649-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bataille de Strasbourg : luttes, ajustements, et (non-)alliances en vue de la conquête du pouvoir local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Lefebvre, Sébastien Vignon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démobilisation électorale dans la France urbaine. Les élections municipales 2020,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.207-220, 2023, Res Publica, 9782753588608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268127v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profanes, les technos et les professionnels de la politique. Sociologie des ministres d’Emmanuel Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dolez, Anne-Cécile Douillet, Julien Fretel, Rémi Lefebvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise Macron à l’épreuve du pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.131-142, 2022, L’entreprise Macron à l’épreuve du pouvoir, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.dolez.2022.01.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lobbying dans l’espace des métiers de l’Europe. Une analyse relationnelle des auxiliaires de l’Europe politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beauvallet, Willy; Robert, Cécile; Roullaud, Elise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Affairs: Sociologie des Lobbyistes Européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.41-64, 2022, 978-2-8076-1979-1. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b18678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles to and drivers of workers mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thommen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Michel; Mélanie Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Union’s Government of Worker Mobility: An Interdisciplinary Discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge; Routledge, pp.37-57, 2022, 978-1-003-29864-9. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003298649-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil régional Grand Est face à la crise sanitaire : l'action publique locale en conjoncture critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Augias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRALE -DGCT -Edition 2021 « Le Local face à la crise sanitaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-281-13495-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience politique des maires. Entre la prépondérance fonctionnelle des intercommunalités et la fin du cumul des mandats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Augias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Gestion des Collectivités Territoriales - 2020 Le retour des maires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise chevillée au corps. L'entrée d'une « société civile » entrepreneuriale à l'Assemblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dolez; Julien Fretel; Rémi Lefebvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise Macron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-228, 2019, Libre cours politique, 9782706142635. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.dolez.2019.01.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociographie des parlementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ollion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d'études parlementaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui contrôle le Parlement européen ? Contribution à une sociologie du pouvoir dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boelaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michon, Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parlement européen au travail : enquêtes sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.49-64, 2018, Res Publica, 978-2-7535-6527-2. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.145087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01719328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques du recrutement et de l’investissement politiques au Parlement européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lepaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michon, Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parlement européen au travail : enquêtes sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.29-48, 2018, Res Publica, 978-2-7535-6527-2. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.145072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Analyser le travail parlementaire européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parlement européen au travail. Enquêtes sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-27, 2018, 9782753565272. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.145067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les collaborateurs politiques : des acteurs au cœur des entreprises politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beauvallet, Willy; Michon, Sébastien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans l'ombre des élus : une sociologie des collaborateurs politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-28, 2017, 978-2-75741804-8. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.18755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alternances politiques : rupture ou continuité dans le recrutement du personnel politique ? Enquête sur les membres des gouvernements français (1986-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Aldrin, Lucie Bargel, Nicolas Bué, Christine Pina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de l’alternance. Sociologie des changements (de) politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Chapitre 17&amp;lt;/i&amp;gt; / Les cabinets sont-ils une pépinière de ministres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Eymeri, Xavier Bioy, Stéphane Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le règne des entourages. Cabinets et conseillers de l’exécutif dans la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.503-525, 2015, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.eymer.2015.01.0503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition et organisation de leur entourage par les eurodéputés français : spécificités et logiques de structuration des équipes parlementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demazière (Didier) &amp; Le Lidec (Patrick). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes du travail politique. Les élus et leurs entourages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-141, 2014, Res Publica, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.72350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de représentation des députés européens au concret : logiques d’organisation des équipes parlementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Mazeaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.179-202, 2014, Res Publica, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.72692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01090073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La progressive imposition d’un impératif de « représentativité » dans le recrutement des membres de gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Mazeaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la représentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.35-50, 2014, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.72662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01090075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Europe. Recruitment, practices and social institutionalization of the European political field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crum (Ben), Fossum (John Erik). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of Inter-Parliamentary Coordination in International Politics : The European Union and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR Press, pp.175-192, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages politiques de l'Europe par les eurodéputés de la gauche eurocritique. L'exemple des élus Français de la Gauche unitaire européenne entre 1979 et 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gainar (Maria), Libéra (Martial). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre l'Europe ? Anti-européisme, euroscepticisme et alter-européisme dans la construction européenne, de 1945 à nos jours, volume 2 : Acteurs institutionnels, milieux politiques et société civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franz Steiner Verlag, pp.127-139, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEPs : Towards a Specialization of European Political Work ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgakakis (Didier), Rowell (Jay). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The field of Eurocracy, Mapping EU Actors and Professionals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.16-34, 2013, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137294708_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière au Parlement européen. Activation de dispositions et socialisation institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgakakis Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le champ de l'eurocratie. Une sociologie politique du personnel de l'UE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.13-42, 2012, Etudes politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00689678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Europe Mobilises….</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine de Lassalle; Jay Rowell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions of Europe. A Comparative Sociology of European Attitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR Press, pp.285-314, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370676v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’Europe mobilise….</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine de Lassalle; Jay Rowell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des Européens. Enquête comparative sur les perceptions de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.253-278, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes et engagement politique: l'interdépendance des carrières militantes et étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neyrat (Y.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures étudiantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.41-53, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes et engagement politique : l'interdépendance des carrières militantes et étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neyrat (Yvonne). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures étudiantes. Socio-anthropologie de l'univers étudiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.41-53, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00689684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialisation à l'Europe des élus européens. Acquisition et activation de dispositions à l'européanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel (Hélène), Robert (Cécile). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des "Européens". Processus de socialisation et construction européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.197-230, 2010, Sociologie politique européenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00689679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité au travail des assistants parlementaires au Parlement européen. Contribution à une sociologie des auxiliaires politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Causer, Jean-Pierre Durand, William Gasparini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les identités au travail. Analyses et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Octares, pp.225-232, 2009, 978-2-915346-71-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer par un groupe d'intérêt. Entre pis-aller d'une carrière européenne et rite d'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lobbyistes et lobbying de l'Union européenne. Trajectoires, formations et pratiques des représentants d'intérêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.89-111, 2006, Sociologie politique européenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assistants parlementaires au Parlement européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Courty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail de collaboration avec les élus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Houdiard Éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-135, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assistants parlementaires au Parlement européen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courty Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail de collaboration avec les élus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.118-135, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin du renouvellement ? Portrait social et politique des députés de la XVIème législature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Casenave Dit Milhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Vermersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04083624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépuscule des technocrates et progression des collaborateurs politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01275331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the MEPs? A Statistical Analysis of the Backgrounds of Members of European Parliament (2004-2014) and of their Transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lepaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les eurodéputés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lepaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, p.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception et traitement des sollicitations reçues par les eurodéputés. Le travail politique au Parlement européen sous contraintes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnalisation du recrutement et des pratiques des eurodéputés français. Les effets limités du changement de mode de scrutin aux européennes de 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00359654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de connaissances et de compétences spécifiques à une carrière dans l'action publique européenne : formation et insertion professionnelle des étudiants d'un master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations des filières d’accès au mandat européen pour les élus français (1979-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurodéputés et représentation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00285998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de la Carte culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Drac Alsace; Université de Strasbourg; Université de Haute Alsace. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau potable : de la desserte universelle à la sécurisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roussary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Canneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Aquadep. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études et politique : les effets de la carrière étudiante sur la socialisation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Marc Bloch - Strasbourg II, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00331271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10881,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08C98FA5"/>
+    <w:nsid w:val="3BB2AC17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11112,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-michon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9097-9894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116026790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189684324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356719439" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.063.0095" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Beauvallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927711v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241258091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2417025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casenave Dit Milhet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Vermersch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769868v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767724.2022.2115341" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2022.2029370" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.176.0079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wiest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.212.0009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.175.0735" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Michon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ollion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1706" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.685.0777" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.041.0041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.161.0061" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.1021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.057.0022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-016-0001-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canneva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.129-145" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4708" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.096.0132" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2013.13" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856335v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856333v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18361" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.083.0083" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625195v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.010.0109" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367877v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529661v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03005382v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367902v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367905v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Acabo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociopo/1130-de-la-politique-une-liste-ecologiste-et-citoyenne-a-la-tete-dune-ville.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805360v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21690" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.148055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145042" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18735" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870912v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Large" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_11" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005482v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitjean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680272v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805491v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1424261#document-details-anchor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327453v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Schmitt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pichot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Palma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-EUs-Government-of-Worker-Mobility-An-Interdisciplinary-Discussion/Michel-Schmitt/p/book/9781032288147" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268127v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887028v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18678" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183269v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Simon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thommen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Hardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886971v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.dolez.2022.01.0131" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Augias" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006531v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912763v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1662/9782706142635/l-entreprise-macron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.dolez.2019.01.0217" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061537v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145072" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145067" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145087" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870895v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18755" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546770v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.eymer.2015.01.0503" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975325v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72350" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090075v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72662" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090073v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72692" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870088v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708_2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689678v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370676v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180332v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689684v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689679v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286005v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275133v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00286001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Ollion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275331v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060086v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782153v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359654v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359658v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377194v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285998v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870083v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caillaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Canneva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00331271v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-michon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9097-9894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116026790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189684324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=1T3LVjoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356719439" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.063.0095" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927700v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Beauvallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0131" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927711v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241258091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2024.2417025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casenave Dit Milhet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Vermersch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769868v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767724.2022.2115341" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2022.2029370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.176.0079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wiest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040235" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.212.0009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.175.0735" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Michon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ollion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1706" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.685.0777" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.1021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.041.0041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.161.0061" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.057.0022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-016-0001-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canneva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.129-145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4708" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.096.0132" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2013.13" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18361" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714344v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.083.0083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.010.0109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368292v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03005382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293214v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856344v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856342v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287664v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368489v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436524v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Acabo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociopo/1130-de-la-politique-une-liste-ecologiste-et-citoyenne-a-la-tete-dune-ville.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21690" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.148055" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18735" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Large" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04005482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitjean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812268v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04680272v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1424261#document-details-anchor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327453v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007298v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Schmitt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pichot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Palma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-EUs-Government-of-Worker-Mobility-An-Interdisciplinary-Discussion/Michel-Schmitt/p/book/9781032288147" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268127v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886971v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.dolez.2022.01.0131" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18678" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thommen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Hardy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298649-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912766v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Augias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912763v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1662/9782706142635/l-entreprise-macron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.dolez.2019.01.0217" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881257v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719328v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145087" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061537v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145072" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.145067" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870895v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18755" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546770v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.eymer.2015.01.0503" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975325v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72350" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090073v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72692" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72662" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856343v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708_2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689678v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370676v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370654v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180332v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689684v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689679v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268036v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275133v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00286001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286001v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083624v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Ollion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275331v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060086v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782153v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359658v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359654v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361592v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377194v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285998v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870083v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585623v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caillaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Canneva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00331271v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>