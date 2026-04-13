--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Migeon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme flood deposits in the Roya Valley during the Holocene: characterisation and recurrence intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kerverdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 373, pp.109749. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mud-filled submarine canyon cutting through a sand-prone turbidite succession: A Lower Oligocene field analogue of stratigraphic-structural trap in the Western Alpine Foreland Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamirka Rojas-Agramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 183, pp.107620. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geohazard features of the Ligurian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cianfarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Crispini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445647.2024.2342920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an Oligocene submarine canyon system and its controlling factors : The La Bonette canyon of the Southern French Alpine Foreland Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ravenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.106745. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.106745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular drainage pattern of a submarine canyon controlled by extensional tectonic structures: Case study of the Afam Incision Surface (Tortonian, Niger Delta, Nigeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Dall'Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 462, pp.107093. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence of gas hydrate and seafloor fluid escape on the upper Amazon deep-sea fan, Brazilian equatorial margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (3), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22564/brjg.v40i3.2175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and origin of submarine landslides in the active margin of the southern Alboran Sea (Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jollivet-Castelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 445, pp.106739. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene marine tephra offshore Ecuador and Southern Colombia: First trench‐to‐arc correlations and implication for magnitude of major eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (9), pp.e2022GC010466. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GC010466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03776996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Nighttime Radiances Measured by VIIRS Satellite Sensor (NASA/NOAA) Over Coastal Waters at Seasonal and Daily Time Scales. Application to the Observation of River Discharges During Flooding Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Aoulad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.4208416. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2022.3191462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03741050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.381-412. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Groundwater Flow Through a Coastal Confined Aquifer and Its Impact on Nearshore Submarine Slope Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garziglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bompais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Woerther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (9), pp.e2020JF005654. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JF005654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of exceptional Nile flood events as an indicator of Holocene hydro-climatic changes in the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.106543. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing and stepwise transitions of the African Humid Period from geochemical proxies in the Nile deep-sea fan sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hennekam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106071. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Suspended Particulate Matter on the Satellite Radiance in the Sunglint Observation Geometry in Coastal Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Larnicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.1445. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12091445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for nocturnal satellite detection of suspended matter concentrations in coastal waters using a panchromatic band: a feasibility study based on VIIRS (NASA/NOAA) spectral and radiometric specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Larnicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (10/11), pp.15314-15330. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.393048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02864306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Site Effect Revealed by a New Broadband Seismometer on the Continental Shelf Offshore Nice Airport (Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177 (7), pp.3205-3224. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-019-02408-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow in the Western Mediterranean: Thermal anomalies on the margins, the seafloor and the transfer zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Dal Cin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 419, pp.106064. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.106064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Esmeraldas Canyon: A Helpful Marker of the Pliocene‐Pleistocene Tectonic Deformation of the North Ecuador‐Southwest Colombia Convergent Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (8), pp.3140-3166. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological fluid flow in sedimentary basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (4), pp.UNSP E3. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake-triggered deposits in the subduction trench of the north Ecuador/south Colombia margin and their implication for paleoseismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 384, pp.47 - 62. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourite identification along Italian margins: The case of the Portofino drift (Ligurian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Miramontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.137-147. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a regional décollement level for gravity tectonics on late Neogene to recent large-scale slope in the Foz do Amazonas basin, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.29-52. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosional versus aggradational canyons along a tectonically-active margin: The northeastern Ligurian margin (western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 382, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and triggering of small-scale submarine landslides on decadal timescales: Analysis of 4D bathymetric data from the continental slope offshore Nice (France),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 379, pp.281-297. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models of continental and submarine erosion: application to the northern Ligurian Margin (Southern Alps, France/Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (5), pp.681-695. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20,000 years of Nile River dynamics and environmental changes in the Nile catchment area as inferred from Nile upper continental slope sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Skonieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130, pp.200-221. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the Record of Historical Earthquakes, Floods and Anthropogenic Activities in the Var Sedimentary Ridge (NW Mediterranean),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.571-581. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 1: Evidence from Sidescan Sonar Data,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21,000 Years of Ethiopian African monsoon variability recorded in sediments of the western Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.1685-1696. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-014-0588-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 2: Evidence from Multibeam and Sidescan Imagery,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-failure Processes on the Continental Slope of the Central Nile Deep-Sea Fan: Interactions Between Fluid Seepage, Sediment Deformation and Sediment-Wave Construction,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.117-127. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-out distance and erosion of debris-flows in the Nile deep-sea fan system: Evidence from lithofacies and micro-palaeontological analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capotondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.102-123. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2012.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary geomorphologic evolution of submarine canyons as a marker of active deformation on convergent margins: The example of the South Colombian margin,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 315-318, pp.77-97. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.1263-1282. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure processes and gravity-flow transformation revealed by high-resolution AUV swath bathymetry on the Nice continental slope (Ligurian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submarine mass movements and their consequences. Advances in Natural and Technological Hazards Research series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (5), pp.451-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphotectonic and fault-earthquake relationships along the northern Ligurian margin (western Mediterranean) based on high resolution, multibeam bathymetry and multichannel seismic-reflection profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (1-2), pp.163-179. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-010-9108-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, distribution and origin of recent submarine landslides of the Ligurian Margin (North-western Mediterranean): some insights into geohazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-011-9123-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic processes, velocity structure and stratification in natural turbidity currents: Results inferred from field data in the Var Turbidite System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 245-246, pp.48-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital timing of the Indian, East Asian and African boreal monsoons and the concept of a 'global monsoon',</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Caley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (25-36), pp.3705-3715. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental slope reconstruction after a giant mass failure, the example of the Matakaoa Margin, New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 268 (1-4), pp.67-84. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2009.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100,000 Years of African monsoon variability recorded in sediments of the Nile margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (11-12), pp.1342-1362. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide tsunami vulnerability in the Ligurian Sea: case study of the 1979 October 16 Nice international airport submarine landslide and of identified geological mass failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ioualalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (2), pp.724 - 740. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04572.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-transport deposits in the northern Ecuador subduction trench: Result of frontal erosion over multiple seismic cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 296 (1-2), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobe construction and sand/mud segregation by turbidity currents and debris flows on the western Nile deep-sea fan (Eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (3), pp.124-143. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary investigation of fluid seepage on an unstable margin: The case of the Central Nile deep-sea fan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caprais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (1), pp.92-104. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2008.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale slope instabilities along the Nile deep-sea fan, Egyptian margin: A general overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.633-646. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2008.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00401679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Nile deep-sea turbidite system during the Late Quaternary: influence of climate change on fan sedimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capotondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (7), pp.2061-2090. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2009.01070.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nile floods recorded in deep Mediterranean sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70 (3), pp.382-391. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-transport deposits on the Rosetta Province (NW Nile deep-sea turbidite system, Egyptian Margin): characteristics, distribution, and potential causal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garziglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 250 (3-4), pp.180-198. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2008.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy late Quaternary stratigraphy of the Nile deep-sea turbidite system; towards a chronology of deep-sea terrigeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capotondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 200 (1-2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Var Turbidite System (Ligurian Sea, northwestern Mediterranean): morphology, sediment supply, construction of turbidite levee and sediment waves : implications for hydrocarbon reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (6), pp.361-371. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-006-0047-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphostructure of the Egyptian Continental Margin: Insights from Swath Bathymetry Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Camera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-005-1559-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor Margin Map Helps in Understanding Subduction Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (46), pp.463-465. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005EO460003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes of sediment-wave construction along the present Zaire deep-sea meandering channel: Role of meanders and flow stripping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.L.S. Andersson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 74 (4), pp.580-598. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1306/091603740580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine hyperpycnal flows : initiation, behavior and related deposits. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.M. Syvitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Faugères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (6-8), pp.861-882. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2003.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in form and growth of sediment waves on turbidite channel levees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.R. Normark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J.W. Piper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Posamentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pirmez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 192 (1), pp.23-58. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0025-3227(02)00548-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to discussion by Shanmugam on Mulder et al. (2001, Geo-Marine Letters 21 : 86-93) Inversely graded turbidite sequences in the deep Mediterranean. A record of deposits from flood-generated turbid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Faugeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (2), pp.112-120. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-002-0096-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor evidence of structurally-controlled fluid expulsion from the upper Amazon deep-sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-19454, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-11655, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basin-scale modelling of gas generation and migration in the Amazon and Nile deep-sea fans: insights into gas hydrate formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift contrôlé par un système de failles décrochantes actives en mer d’Alboran :implications tectoniques, océanographiques et paléoclimatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observation of fluid venting features in the Amazon Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures internes des dépôts de transport en masse du Cône sous-marin de l'Amazone : en quoi nous renseignent-elles sur les processus de mise en place des glissements sous-marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements sous-marins du Cône de l'Amazone: caractérisation de leurs processus de mise en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of structurally-controlled fluid expulsion from the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from measured versus BSR-derived heat flow in an active gas seeping area of the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a major seafloor methane release site in Europe: The Landsort deep, Baltic Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxun Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor fluid vents imaged by 3D seismic data on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Xavier Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023 - International Quaternary Association XXI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sapienza Universitá di Roma, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degassing of the Amazon deep-sea fan: new views from the AMAGAS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/486766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de la glace au fond de l’océan au large de l’Amazone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rentrée de l'OCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Côte d'Azur, Oct 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of sediments issued from giant submarine landslides in the shallow subsurface of the Amazon fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of active fluid migration and gas expulsion on the Amazon deep-sea fan: the “Capivara” seep site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanne Gontharet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural gas hydrates in the Amazon deep-sea fan and preliminary results of the AMARYLLIS-AMAGAS I campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées « Hydrates 2023 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Oct 2023, Le Croisic, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine tephra offshore Ecuador and Southern Colombia: first trench-to-arc correlations and implication for the magnitude of major eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario de presentación de resultados del LMI SVAN y perspectivas futuras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’évènements extrêmes passés à partir de l’analyse et de corrélations terre-mer de téphras déposés au large de l'Équateur et du sud de la Colombie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détections automatiques de structures géomorphologiques sous-marines en Deep Learning avec ArcGIS Pro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Géo Evènement SIG 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI France, Oct 2022, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive-relief carbonate pavements on the central Nile deep-sea fan : gas hydrate blisters or carbonate-filled pockmarks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pockmarks et Ecosystèmes Benthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Jan 2020, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore Landslides could be favored by Seismic Amplification due to Site Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Esmeraldas Canyon: a helpful marker of the Pliocene- Pleistocene tectonic deformation of the north Ecuador southwest Colombia convergent margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02395096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic and landslides hazards in the high stakes area of the Nice Côte d'Azur airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th conference of the international society for Integrated Disaster Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong offshore site effect revealed by a broad-band seismometer installed on the Nice airport slope at 17 m water depth (South-East of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Diego Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Seismological Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Evidence of Gas Hydrates Associated with Widespread Gas Venting on the Central Nile Deep-Sea Fan, Offshore Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Gas Hydrates - ICGH9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the Limits of 3D Frequency-Domain FWI with the 2015/2016 OBN Gorgon Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Beller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buttari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202410800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MEDITERRANEAN SEA: A NATURAL LABORATORY TO STUDY GAS HYDRATE DYNAMICS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Geletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Gas Hydrates (ICGH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. Full paper 322, 8 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-transport deposits in the northern Ecuador subduction trench: Result from frontal erosion over multiple seismic cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria. pp.EGU2010-12369-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbricated scars on the Ligurian continental slope: evidence for multiple failure events in the 1887 earthquake epicentral area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier de Lepinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendiconti online della Società Geologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine instabilities along the Ligurian Margin (NW Mediterranean): types, distribution, and causes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier de Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendiconti online della Società Geologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent debris-flows and megaturbidite in a confined basin of the North Ecuador subduction trench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium of Andean Geodynamic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and Tectonic Changes in the Ocean Around New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Neil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States. pp.277-278, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008EO310001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogen geochemistry of interstitial water in a gas hydrate field, Amazon Fan offshore Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2025, - Annual Meeting of the Japan Geoscience Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chiba, Japan. MIS20-P02, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of marine sediment interstitial water in the Alboran Sea, western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological Society of Japan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">130th Annual Meeting of the Geological Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. , pp.G-P-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of marine sedimentary deposits along Ecuador and southern Colombia through land-sea correlations of volcanic ash: a powerful tool to improve dating of past major earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Assembly of the Latin American and Caribbean Seismological Commission (LACSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements de terrain sous-marins sous haute surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Nicolas-Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Garziglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrates, fluid venting and slope stability on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Brasileiro 
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Migeon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme flood deposits in the Roya Valley during the Holocene: characterisation and recurrence intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kerverdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 373, pp.109749. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mud-filled submarine canyon cutting through a sand-prone turbidite succession: A Lower Oligocene field analogue of stratigraphic-structural trap in the Western Alpine Foreland Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamirka Rojas-Agramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 183, pp.107620. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geohazard features of the Ligurian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cianfarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Crispini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445647.2024.2342920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an Oligocene submarine canyon system and its controlling factors : The La Bonette canyon of the Southern French Alpine Foreland Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ravenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.106745. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.106745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular drainage pattern of a submarine canyon controlled by extensional tectonic structures: Case study of the Afam Incision Surface (Tortonian, Niger Delta, Nigeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Dall'Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 462, pp.107093. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence of gas hydrate and seafloor fluid escape on the upper Amazon deep-sea fan, Brazilian equatorial margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (3), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22564/brjg.v40i3.2175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and origin of submarine landslides in the active margin of the southern Alboran Sea (Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jollivet-Castelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 445, pp.106739. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene marine tephra offshore Ecuador and Southern Colombia: First trench‐to‐arc correlations and implication for magnitude of major eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (9), pp.e2022GC010466. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GC010466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03776996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Nighttime Radiances Measured by VIIRS Satellite Sensor (NASA/NOAA) Over Coastal Waters at Seasonal and Daily Time Scales. Application to the Observation of River Discharges During Flooding Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Aoulad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.4208416. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2022.3191462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03741050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.381-412. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Groundwater Flow Through a Coastal Confined Aquifer and Its Impact on Nearshore Submarine Slope Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garziglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bompais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Woerther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (9), pp.e2020JF005654. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JF005654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Suspended Particulate Matter on the Satellite Radiance in the Sunglint Observation Geometry in Coastal Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Larnicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.1445. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12091445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of exceptional Nile flood events as an indicator of Holocene hydro-climatic changes in the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.106543. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing and stepwise transitions of the African Humid Period from geochemical proxies in the Nile deep-sea fan sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hennekam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106071. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for nocturnal satellite detection of suspended matter concentrations in coastal waters using a panchromatic band: a feasibility study based on VIIRS (NASA/NOAA) spectral and radiometric specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Larnicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (10/11), pp.15314-15330. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.393048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02864306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Site Effect Revealed by a New Broadband Seismometer on the Continental Shelf Offshore Nice Airport (Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177 (7), pp.3205-3224. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-019-02408-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow in the Western Mediterranean: Thermal anomalies on the margins, the seafloor and the transfer zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Dal Cin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 419, pp.106064. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.106064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Esmeraldas Canyon: A Helpful Marker of the Pliocene‐Pleistocene Tectonic Deformation of the North Ecuador‐Southwest Colombia Convergent Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (8), pp.3140-3166. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological fluid flow in sedimentary basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (4), pp.UNSP E3. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake-triggered deposits in the subduction trench of the north Ecuador/south Colombia margin and their implication for paleoseismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 384, pp.47 - 62. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourite identification along Italian margins: The case of the Portofino drift (Ligurian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Miramontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.137-147. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a regional décollement level for gravity tectonics on late Neogene to recent large-scale slope in the Foz do Amazonas basin, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.29-52. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosional versus aggradational canyons along a tectonically-active margin: The northeastern Ligurian margin (western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 382, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and triggering of small-scale submarine landslides on decadal timescales: Analysis of 4D bathymetric data from the continental slope offshore Nice (France),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 379, pp.281-297. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models of continental and submarine erosion: application to the northern Ligurian Margin (Southern Alps, France/Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (5), pp.681-695. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20,000 years of Nile River dynamics and environmental changes in the Nile catchment area as inferred from Nile upper continental slope sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Skonieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130, pp.200-221. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 1: Evidence from Sidescan Sonar Data,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the Record of Historical Earthquakes, Floods and Anthropogenic Activities in the Var Sedimentary Ridge (NW Mediterranean),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.571-581. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21,000 Years of Ethiopian African monsoon variability recorded in sediments of the western Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.1685-1696. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-014-0588-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 2: Evidence from Multibeam and Sidescan Imagery,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-failure Processes on the Continental Slope of the Central Nile Deep-Sea Fan: Interactions Between Fluid Seepage, Sediment Deformation and Sediment-Wave Construction,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.117-127. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-out distance and erosion of debris-flows in the Nile deep-sea fan system: Evidence from lithofacies and micro-palaeontological analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capotondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.102-123. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2012.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary geomorphologic evolution of submarine canyons as a marker of active deformation on convergent margins: The example of the South Colombian margin,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 315-318, pp.77-97. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.1263-1282. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure processes and gravity-flow transformation revealed by high-resolution AUV swath bathymetry on the Nice continental slope (Ligurian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submarine mass movements and their consequences. Advances in Natural and Technological Hazards Research series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (5), pp.451-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphotectonic and fault-earthquake relationships along the northern Ligurian margin (western Mediterranean) based on high resolution, multibeam bathymetry and multichannel seismic-reflection profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (1-2), pp.163-179. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-010-9108-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, distribution and origin of recent submarine landslides of the Ligurian Margin (North-western Mediterranean): some insights into geohazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-011-9123-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic processes, velocity structure and stratification in natural turbidity currents: Results inferred from field data in the Var Turbidite System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 245-246, pp.48-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital timing of the Indian, East Asian and African boreal monsoons and the concept of a 'global monsoon',</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Caley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (25-36), pp.3705-3715. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental slope reconstruction after a giant mass failure, the example of the Matakaoa Margin, New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 268 (1-4), pp.67-84. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2009.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100,000 Years of African monsoon variability recorded in sediments of the Nile margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (11-12), pp.1342-1362. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-transport deposits in the northern Ecuador subduction trench: Result of frontal erosion over multiple seismic cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 296 (1-2), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide tsunami vulnerability in the Ligurian Sea: case study of the 1979 October 16 Nice international airport submarine landslide and of identified geological mass failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ioualalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (2), pp.724 - 740. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04572.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobe construction and sand/mud segregation by turbidity currents and debris flows on the western Nile deep-sea fan (Eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (3), pp.124-143. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary investigation of fluid seepage on an unstable margin: The case of the Central Nile deep-sea fan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caprais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (1), pp.92-104. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2008.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale slope instabilities along the Nile deep-sea fan, Egyptian margin: A general overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.633-646. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2008.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00401679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Nile deep-sea turbidite system during the Late Quaternary: influence of climate change on fan sedimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capotondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (7), pp.2061-2090. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2009.01070.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nile floods recorded in deep Mediterranean sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70 (3), pp.382-391. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-transport deposits on the Rosetta Province (NW Nile deep-sea turbidite system, Egyptian Margin): characteristics, distribution, and potential causal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garziglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 250 (3-4), pp.180-198. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2008.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy late Quaternary stratigraphy of the Nile deep-sea turbidite system; towards a chronology of deep-sea terrigeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capotondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 200 (1-2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Var Turbidite System (Ligurian Sea, northwestern Mediterranean): morphology, sediment supply, construction of turbidite levee and sediment waves : implications for hydrocarbon reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (6), pp.361-371. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-006-0047-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphostructure of the Egyptian Continental Margin: Insights from Swath Bathymetry Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Camera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-005-1559-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor Margin Map Helps in Understanding Subduction Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (46), pp.463-465. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005EO460003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes of sediment-wave construction along the present Zaire deep-sea meandering channel: Role of meanders and flow stripping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.L.S. Andersson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 74 (4), pp.580-598. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1306/091603740580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine hyperpycnal flows : initiation, behavior and related deposits. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.M. Syvitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Faugères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (6-8), pp.861-882. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2003.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in form and growth of sediment waves on turbidite channel levees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.R. Normark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J.W. Piper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Posamentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pirmez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 192 (1), pp.23-58. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0025-3227(02)00548-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to discussion by Shanmugam on Mulder et al. (2001, Geo-Marine Letters 21 : 86-93) Inversely graded turbidite sequences in the deep Mediterranean. A record of deposits from flood-generated turbid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Faugeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (2), pp.112-120. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-002-0096-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor evidence of structurally-controlled fluid expulsion from the upper Amazon deep-sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-19454, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-11655, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basin-scale modelling of gas generation and migration in the Amazon and Nile deep-sea fans: insights into gas hydrate formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift contrôlé par un système de failles décrochantes actives en mer d’Alboran :implications tectoniques, océanographiques et paléoclimatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observation of fluid venting features in the Amazon Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements sous-marins du Cône de l'Amazone: caractérisation de leurs processus de mise en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures internes des dépôts de transport en masse du Cône sous-marin de l'Amazone : en quoi nous renseignent-elles sur les processus de mise en place des glissements sous-marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of structurally-controlled fluid expulsion from the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from measured versus BSR-derived heat flow in an active gas seeping area of the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a major seafloor methane release site in Europe: The Landsort deep, Baltic Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxun Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degassing of the Amazon deep-sea fan: new views from the AMAGAS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/486766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor fluid vents imaged by 3D seismic data on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Xavier Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023 - International Quaternary Association XXI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sapienza Universitá di Roma, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de la glace au fond de l’océan au large de l’Amazone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rentrée de l'OCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Côte d'Azur, Oct 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of sediments issued from giant submarine landslides in the shallow subsurface of the Amazon fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of active fluid migration and gas expulsion on the Amazon deep-sea fan: the “Capivara” seep site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanne Gontharet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural gas hydrates in the Amazon deep-sea fan and preliminary results of the AMARYLLIS-AMAGAS I campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées « Hydrates 2023 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Oct 2023, Le Croisic, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine tephra offshore Ecuador and Southern Colombia: first trench-to-arc correlations and implication for the magnitude of major eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario de presentación de resultados del LMI SVAN y perspectivas futuras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’évènements extrêmes passés à partir de l’analyse et de corrélations terre-mer de téphras déposés au large de l'Équateur et du sud de la Colombie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détections automatiques de structures géomorphologiques sous-marines en Deep Learning avec ArcGIS Pro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Géo Evènement SIG 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI France, Oct 2022, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore Landslides could be favored by Seismic Amplification due to Site Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive-relief carbonate pavements on the central Nile deep-sea fan : gas hydrate blisters or carbonate-filled pockmarks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pockmarks et Ecosystèmes Benthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Jan 2020, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Esmeraldas Canyon: a helpful marker of the Pliocene- Pleistocene tectonic deformation of the north Ecuador southwest Colombia convergent margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02395096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic and landslides hazards in the high stakes area of the Nice Côte d'Azur airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th conference of the international society for Integrated Disaster Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong offshore site effect revealed by a broad-band seismometer installed on the Nice airport slope at 17 m water depth (South-East of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Diego Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Seismological Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Evidence of Gas Hydrates Associated with Widespread Gas Venting on the Central Nile Deep-Sea Fan, Offshore Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Gas Hydrates - ICGH9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the Limits of 3D Frequency-Domain FWI with the 2015/2016 OBN Gorgon Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Beller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buttari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202410800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MEDITERRANEAN SEA: A NATURAL LABORATORY TO STUDY GAS HYDRATE DYNAMICS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Geletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Gas Hydrates (ICGH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. Full paper 322, 8 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-transport deposits in the northern Ecuador subduction trench: Result from frontal erosion over multiple seismic cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria. pp.EGU2010-12369-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbricated scars on the Ligurian continental slope: evidence for multiple failure events in the 1887 earthquake epicentral area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier de Lepinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendiconti online della Società Geologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine instabilities along the Ligurian Margin (NW Mediterranean): types, distribution, and causes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier de Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendiconti online della Società Geologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and Tectonic Changes in the Ocean Around New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Neil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States. pp.277-278, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008EO310001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent debris-flows and megaturbidite in a confined basin of the North Ecuador subduction trench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium of Andean Geodynamic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogen geochemistry of interstitial water in a gas hydrate field, Amazon Fan offshore Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2025, - Annual Meeting of the Japan Geoscience Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chiba, Japan. MIS20-P02, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of marine sediment interstitial water in the Alboran Sea, western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological Society of Japan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">130th Annual Meeting of the Geological Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. , pp.G-P-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of marine sedimentary deposits along Ecuador and southern Colombia through land-sea correlations of volcanic ash: a powerful tool to improve dating of past major earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Assembly of the Latin American and Caribbean Seismological Commission (LACSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements de terrain sous-marins sous haute surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Nicolas-Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Garziglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrates, fluid venting and slope stability on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Brasileiro 
 de Geologia e Geofísica Marinha (I SBGGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2GM Projetos e Produções, Rio de Janeiro, Brasil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 31, pp.217-218, Anais do I Simpósio Brasileiro
-de Geologia e Geofísica Marinha (I SBGGM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong offshore site effect revealed by a broad-band seismometer installed on the Nice Airport slope at 17m water depth (south-east of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Seismological Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAGAS : A Brazilian-European project to compare gas hydrate systems on the Atlantic and Mediterranean ocean margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson G Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Brazil-Germany Symposium for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Porto Alegre, Brazil. , Book of Abstracts of the 8th Brazil-Germany Symposium, pp.136, Book of Abstracts of the 8th Brazil-Germany Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gas Hydrate System of Heterogeneous Character in the Nile Deep-Sea Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mienert J., Berndt C., Tréhu A.M., Camerlenghi A., Liu CS., Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Atlas of Submarine Gas Hydrates in Continental Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.437 - 447, 2022, 978-3-030-81185-3. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81186-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Ligure (Tavola 1, Fogli 0-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morelli D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corradi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savini A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Balduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.20-41, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Ligure (Tavola 1, Fogli 0-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Balduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNR Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-41, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin ligure : synthèse géomorphologique et géologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer Méditerranée face au changement global 1. Conditions de la production phytoplanctonique en mer Ligure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-54, 2021, 978-1-78405-732-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ligurian Basin: A Geomorphologic and Geological Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 1. 30 Years of Multidisciplinary Study of the Ligurian Sea, 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-48, 2020, 978-1-78630-428-5. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119706960.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum Balearic Abyssal Plain Megabed revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shray Badhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Caradonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaqueous Mass Movements and their Consequences: Advances in Process Understanding, Monitoring and Hazard Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 500 (1), pp.341-357, 2020, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP500-2019-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulf of Genova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messinian Salinity Crisis markers in the Mediterranean Sea - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-28, 2018, 9782917310373. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10682/2018MESSINV2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Morphological Changes of the Nice Continental Slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory - Volume 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-225, 2014, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08660-6_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean submarine canyons and channels: Morphological and geological backgrounds,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Würtz, M. (Ed.), Switzerland and Malaga, Spain: IUCN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Submarine Canyons Ecology and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-41, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslizamientos submarinos a lo largo del Margen Convergente del Norte de Ecuador - Sur de Colombia. Posible control tectónico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collot J-Y, V. Sallares, and A. Pazmiño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologia y Geofisica Marina y Terestre del Ecuador desde la costa continental hasta las islas Gapapagos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNDM-INOCAR-IRD, PSE001-09, Guayaquil, Ecuador, pp.75-82, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visión general de la morfología submarina del margen convergente de Ecuador-Sur de Colombia: implicaciones sobre la transferencia de masa y la edad de la subducción de la Cordillera de Carnegie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collot J-Y, V. Sallares, and A. Pazmiño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologia y Geofisica Marina y Terestre del Ecuador desde la costa continental hasta las islas Gapapagos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNDM-INOCAR-IRD, pp.47-74, 2009, PSE001-09, Guayaquil, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering factors and tsunamogenic potential of a large submarine mass failure on the western Nile margin (Rosetta area, Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garziglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ioualalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasilis Lykousis, Dimitris Sakellariou and Jacques Locat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submarine Mass Movements and Their Consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, ch. 7 pp. 347-355, 2007, Advances in Natural and Technological Hazards Research, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6512-5_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine Landslides Along The North Ecuador – South Colombia Convergent Margin: Possible Tectonic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submarine Mass Movements and Their Consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.47-55, 2007, Advances in Natural and Technological Hazards Research, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6512-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROV3G 2021 database: geophysical data on the continental shelf offshore Santo Stefano al Mare and San Lorenzo al mare, Liguria, Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de campagne à la mer, Flotte Océanographique Française, Appel d'offre 2018 : Multi-disciplinary investigation of fluid venting from gas hydrate system in the Nile deep-sea fan (SEAGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Oregioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId473"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+de Geologia e Geofísica Marinha (I SBGGM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong offshore site effect revealed by a broad-band seismometer installed on the Nice Airport slope at 17m water depth (south-east of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Seismological Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAGAS : A Brazilian-European project to compare gas hydrate systems on the Atlantic and Mediterranean ocean margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson G Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Brazil-Germany Symposium for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Porto Alegre, Brazil. , Book of Abstracts of the 8th Brazil-Germany Symposium, pp.136, Book of Abstracts of the 8th Brazil-Germany Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gas Hydrate System of Heterogeneous Character in the Nile Deep-Sea Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mienert J., Berndt C., Tréhu A.M., Camerlenghi A., Liu CS., Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Atlas of Submarine Gas Hydrates in Continental Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.437 - 447, 2022, 978-3-030-81185-3. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81186-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Ligure (Tavola 1, Fogli 0-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morelli D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corradi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savini A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Balduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.20-41, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Ligure (Tavola 1, Fogli 0-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Balduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNR Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-41, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin ligure : synthèse géomorphologique et géologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer Méditerranée face au changement global 1. Conditions de la production phytoplanctonique en mer Ligure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-54, 2021, 978-1-78405-732-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ligurian Basin: A Geomorphologic and Geological Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 1. 30 Years of Multidisciplinary Study of the Ligurian Sea, 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-48, 2020, 978-1-78630-428-5. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119706960.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum Balearic Abyssal Plain Megabed revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shray Badhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Caradonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaqueous Mass Movements and their Consequences: Advances in Process Understanding, Monitoring and Hazard Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 500 (1), pp.341-357, 2020, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP500-2019-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulf of Genova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messinian Salinity Crisis markers in the Mediterranean Sea - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-28, 2018, 9782917310373. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10682/2018MESSINV2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Morphological Changes of the Nice Continental Slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory - Volume 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-225, 2014, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08660-6_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean submarine canyons and channels: Morphological and geological backgrounds,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Würtz, M. (Ed.), Switzerland and Malaga, Spain: IUCN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Submarine Canyons Ecology and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-41, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslizamientos submarinos a lo largo del Margen Convergente del Norte de Ecuador - Sur de Colombia. Posible control tectónico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collot J-Y, V. Sallares, and A. Pazmiño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologia y Geofisica Marina y Terestre del Ecuador desde la costa continental hasta las islas Gapapagos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNDM-INOCAR-IRD, PSE001-09, Guayaquil, Ecuador, pp.75-82, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visión general de la morfología submarina del margen convergente de Ecuador-Sur de Colombia: implicaciones sobre la transferencia de masa y la edad de la subducción de la Cordillera de Carnegie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collot J-Y, V. Sallares, and A. Pazmiño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologia y Geofisica Marina y Terestre del Ecuador desde la costa continental hasta las islas Gapapagos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNDM-INOCAR-IRD, pp.47-74, 2009, PSE001-09, Guayaquil, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering factors and tsunamogenic potential of a large submarine mass failure on the western Nile margin (Rosetta area, Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garziglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ioualalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasilis Lykousis, Dimitris Sakellariou and Jacques Locat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submarine Mass Movements and Their Consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, ch. 7 pp. 347-355, 2007, Advances in Natural and Technological Hazards Research, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6512-5_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine Landslides Along The North Ecuador – South Colombia Convergent Margin: Possible Tectonic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submarine Mass Movements and Their Consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.47-55, 2007, Advances in Natural and Technological Hazards Research, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6512-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROV3G 2021 database: geophysical data on the continental shelf offshore Santo Stefano al Mare and San Lorenzo al mare, Liguria, Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de campagne à la mer, Flotte Océanographique Française, Appel d'offre 2018 : Multi-disciplinary investigation of fluid venting from gas hydrate system in the Nile deep-sea fan (SEAGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Oregioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId473"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -187,51 +187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421839v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerverdo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafuerza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granjeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamirka Rojas-Agramonte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hagen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107620" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Morelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Locatelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cianfarra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crispini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2024.2342920" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106745" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall'Asta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cruz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/brjg.v40i3.2175" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610750v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Aoulad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2022.3191462" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sultan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garziglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bompais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woerther" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106543" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Larnicol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091445" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02864306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.393048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lucazeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Gal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Dal Cin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106064" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;y. Collot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratzov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017200" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garibaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.09.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Miramontes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samalens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caillaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.03.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Reis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araujo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cruz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.04.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWRKZ8RC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412957v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Soulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rubino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.09.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3685" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N845P6CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVF9K7C4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929728v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hassoun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_51" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Praeg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Augustin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceramicola" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernasconi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0588-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Augustin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_11" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capotondi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2012.09.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QFTSWBV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815438v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.05.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BKD4L0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casdevant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620547v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-010-9108-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5HC5XGTC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590902v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hassoun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-011-9123-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Savoye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Caley" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malaiz&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.09.015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KV93XG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453665v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joanne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamarche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.10.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0FMJDX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Grousset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Bernasconi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.02.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRCRJSF3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468916v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sardou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04572.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498289v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.048" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ4TW5ZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468067v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rouillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.02.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73RK1H04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480273v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.10.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401679v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Droz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2008.03.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74Q16N6C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457443v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2009.01070.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBQ3MPL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407867v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonthier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2008.02.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNSRHPF1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407868v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.01.016" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLKFQGQ9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Bernasconi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.01.023" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10DHPS3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407611v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-006-0047-x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407700v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-1559-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z52MJ3FP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453741v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO460003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407335v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.S. Andersson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/091603740580" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407038v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.M. Syvitski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faug&#232;res" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2003.01.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-467R018J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406711v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Normark" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.W. Piper" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Posamentier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirmez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(02)00548-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1RCG5QL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406710v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faugeres" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-002-0096-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDVGG6RT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387445v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Chima" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stranne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Herbert Augustin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Frederico Rodrigues" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Cupertino" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4509" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387419v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Bosquier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370732v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387437v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rolandone" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726378v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxun Yu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10370" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275726v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Xavier Alves" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280623v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538439v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280635v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280631v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280896v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792261v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828724v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026658v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19565" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395096v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399988v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kelner" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379863v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155718v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Unnithan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wardell" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920840v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410800" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315746v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Geletti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Wardell" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Unnithan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mascle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460087v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratzov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460112v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460115v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456904v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374626v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lamarche" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Neil" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO310001" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479423v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gilbert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942942v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558540v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolas-Cabane" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sultan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garziglia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kopf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156661v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silva" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Reis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ketzer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migeon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pggmbrasil.org/publica&#231;&#245;es" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908630v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Mercerat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155752v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M M Ketzer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson G Silva" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521085v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81186-0_37" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596736v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morelli D." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corradi N." TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savini A." TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Balduzzi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555356v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Morelli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corradi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Savini" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isprambiente.gov.it/it/pubblicazioni/periodici-tecnici/memorie-descrittive-della-carta-geologica-ditalia/inventario-delle-emissioni-fluide-nei-mari-italiani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199960v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199559v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099479v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Badhani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Caradonna" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bellucci" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP500-2019-188" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416264v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10682/2018MESSINV2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218436v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couboulex" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08660-6_42" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136682v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouillard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497947v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456890v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407789v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6512-5_36" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458113v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6512-5_6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657077v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubigou" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clodic" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538334v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696084v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696092v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696063v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696074v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538339v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421839v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerverdo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafuerza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granjeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamirka Rojas-Agramonte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hagen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107620" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Morelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Locatelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cianfarra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crispini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2024.2342920" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106745" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall'Asta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cruz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/brjg.v40i3.2175" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610750v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Aoulad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2022.3191462" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sultan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garziglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bompais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woerther" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933276v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Larnicol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091445" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106543" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02864306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.393048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lucazeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Gal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Dal Cin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106064" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;y. Collot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratzov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017200" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garibaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.09.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Miramontes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samalens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caillaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.03.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Reis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araujo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cruz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.04.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWRKZ8RC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412957v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Soulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rubino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.09.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3685" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N845P6CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVF9K7C4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Praeg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Augustin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceramicola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hassoun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_51" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernasconi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0588-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Augustin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_11" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capotondi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2012.09.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QFTSWBV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815438v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.05.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BKD4L0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casdevant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620547v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-010-9108-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5HC5XGTC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590902v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hassoun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-011-9123-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Savoye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Caley" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malaiz&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.09.015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KV93XG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453665v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joanne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamarche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.10.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0FMJDX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Grousset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Bernasconi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.02.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRCRJSF3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498289v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.048" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ4TW5ZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468916v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sardou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04572.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468067v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rouillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.02.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73RK1H04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480273v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.10.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401679v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Droz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2008.03.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74Q16N6C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457443v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2009.01070.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBQ3MPL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407867v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonthier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2008.02.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNSRHPF1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407868v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.01.016" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLKFQGQ9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Bernasconi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.01.023" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10DHPS3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407611v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-006-0047-x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407700v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-1559-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z52MJ3FP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453741v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO460003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407335v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.S. Andersson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/091603740580" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407038v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.M. Syvitski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faug&#232;res" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2003.01.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-467R018J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406711v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Normark" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.W. Piper" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Posamentier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirmez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(02)00548-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1RCG5QL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406710v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faugeres" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-002-0096-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDVGG6RT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387445v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Chima" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stranne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Herbert Augustin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Frederico Rodrigues" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Cupertino" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4509" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370732v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Bosquier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387419v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387437v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rolandone" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726378v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxun Yu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10370" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280623v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275726v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Xavier Alves" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538439v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280635v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280631v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280896v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792261v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828724v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026658v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19565" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395096v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399988v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kelner" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379863v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155718v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Unnithan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wardell" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920840v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410800" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315746v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Geletti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Wardell" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Unnithan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mascle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460087v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratzov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460112v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460115v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374626v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lamarche" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Neil" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO310001" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456904v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479423v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gilbert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942942v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558540v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolas-Cabane" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sultan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garziglia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kopf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156661v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silva" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Reis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ketzer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migeon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pggmbrasil.org/publica&#231;&#245;es" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908630v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Mercerat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155752v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M M Ketzer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson G Silva" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521085v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81186-0_37" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596736v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morelli D." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corradi N." TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savini A." TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Balduzzi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555356v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Morelli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corradi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Savini" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isprambiente.gov.it/it/pubblicazioni/periodici-tecnici/memorie-descrittive-della-carta-geologica-ditalia/inventario-delle-emissioni-fluide-nei-mari-italiani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199960v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199559v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099479v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Badhani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Caradonna" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bellucci" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP500-2019-188" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416264v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10682/2018MESSINV2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218436v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couboulex" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08660-6_42" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136682v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouillard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497947v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456890v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407789v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6512-5_36" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458113v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6512-5_6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657077v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubigou" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clodic" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538334v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696092v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696084v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696063v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696074v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538339v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>