--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Migeon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme flood deposits in the Roya Valley during the Holocene: characterisation and recurrence intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kerverdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 373, pp.109749. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mud-filled submarine canyon cutting through a sand-prone turbidite succession: A Lower Oligocene field analogue of stratigraphic-structural trap in the Western Alpine Foreland Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamirka Rojas-Agramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 183, pp.107620. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geohazard features of the Ligurian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cianfarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Crispini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445647.2024.2342920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an Oligocene submarine canyon system and its controlling factors : The La Bonette canyon of the Southern French Alpine Foreland Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ravenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.106745. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.106745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular drainage pattern of a submarine canyon controlled by extensional tectonic structures: Case study of the Afam Incision Surface (Tortonian, Niger Delta, Nigeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Dall'Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 462, pp.107093. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence of gas hydrate and seafloor fluid escape on the upper Amazon deep-sea fan, Brazilian equatorial margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (3), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22564/brjg.v40i3.2175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and origin of submarine landslides in the active margin of the southern Alboran Sea (Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jollivet-Castelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 445, pp.106739. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene marine tephra offshore Ecuador and Southern Colombia: First trench‐to‐arc correlations and implication for magnitude of major eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (9), pp.e2022GC010466. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GC010466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03776996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Nighttime Radiances Measured by VIIRS Satellite Sensor (NASA/NOAA) Over Coastal Waters at Seasonal and Daily Time Scales. Application to the Observation of River Discharges During Flooding Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Aoulad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.4208416. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2022.3191462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03741050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.381-412. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Groundwater Flow Through a Coastal Confined Aquifer and Its Impact on Nearshore Submarine Slope Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garziglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bompais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Woerther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (9), pp.e2020JF005654. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JF005654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Suspended Particulate Matter on the Satellite Radiance in the Sunglint Observation Geometry in Coastal Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Larnicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.1445. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12091445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of exceptional Nile flood events as an indicator of Holocene hydro-climatic changes in the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.106543. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing and stepwise transitions of the African Humid Period from geochemical proxies in the Nile deep-sea fan sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hennekam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106071. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for nocturnal satellite detection of suspended matter concentrations in coastal waters using a panchromatic band: a feasibility study based on VIIRS (NASA/NOAA) spectral and radiometric specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Larnicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (10/11), pp.15314-15330. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.393048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02864306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Site Effect Revealed by a New Broadband Seismometer on the Continental Shelf Offshore Nice Airport (Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177 (7), pp.3205-3224. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-019-02408-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow in the Western Mediterranean: Thermal anomalies on the margins, the seafloor and the transfer zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Dal Cin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 419, pp.106064. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.106064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Esmeraldas Canyon: A Helpful Marker of the Pliocene‐Pleistocene Tectonic Deformation of the North Ecuador‐Southwest Colombia Convergent Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (8), pp.3140-3166. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological fluid flow in sedimentary basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (4), pp.UNSP E3. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake-triggered deposits in the subduction trench of the north Ecuador/south Colombia margin and their implication for paleoseismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 384, pp.47 - 62. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourite identification along Italian margins: The case of the Portofino drift (Ligurian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Miramontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.137-147. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a regional décollement level for gravity tectonics on late Neogene to recent large-scale slope in the Foz do Amazonas basin, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.29-52. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosional versus aggradational canyons along a tectonically-active margin: The northeastern Ligurian margin (western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 382, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and triggering of small-scale submarine landslides on decadal timescales: Analysis of 4D bathymetric data from the continental slope offshore Nice (France),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 379, pp.281-297. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models of continental and submarine erosion: application to the northern Ligurian Margin (Southern Alps, France/Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (5), pp.681-695. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20,000 years of Nile River dynamics and environmental changes in the Nile catchment area as inferred from Nile upper continental slope sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Skonieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130, pp.200-221. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 1: Evidence from Sidescan Sonar Data,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the Record of Historical Earthquakes, Floods and Anthropogenic Activities in the Var Sedimentary Ridge (NW Mediterranean),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.571-581. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21,000 Years of Ethiopian African monsoon variability recorded in sediments of the western Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.1685-1696. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-014-0588-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 2: Evidence from Multibeam and Sidescan Imagery,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-failure Processes on the Continental Slope of the Central Nile Deep-Sea Fan: Interactions Between Fluid Seepage, Sediment Deformation and Sediment-Wave Construction,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.117-127. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-out distance and erosion of debris-flows in the Nile deep-sea fan system: Evidence from lithofacies and micro-palaeontological analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capotondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.102-123. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2012.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary geomorphologic evolution of submarine canyons as a marker of active deformation on convergent margins: The example of the South Colombian margin,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 315-318, pp.77-97. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.1263-1282. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure processes and gravity-flow transformation revealed by high-resolution AUV swath bathymetry on the Nice continental slope (Ligurian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submarine mass movements and their consequences. Advances in Natural and Technological Hazards Research series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (5), pp.451-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphotectonic and fault-earthquake relationships along the northern Ligurian margin (western Mediterranean) based on high resolution, multibeam bathymetry and multichannel seismic-reflection profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (1-2), pp.163-179. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-010-9108-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, distribution and origin of recent submarine landslides of the Ligurian Margin (North-western Mediterranean): some insights into geohazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-011-9123-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic processes, velocity structure and stratification in natural turbidity currents: Results inferred from field data in the Var Turbidite System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 245-246, pp.48-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital timing of the Indian, East Asian and African boreal monsoons and the concept of a 'global monsoon',</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Caley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (25-36), pp.3705-3715. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental slope reconstruction after a giant mass failure, the example of the Matakaoa Margin, New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 268 (1-4), pp.67-84. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2009.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100,000 Years of African monsoon variability recorded in sediments of the Nile margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (11-12), pp.1342-1362. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-transport deposits in the northern Ecuador subduction trench: Result of frontal erosion over multiple seismic cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 296 (1-2), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide tsunami vulnerability in the Ligurian Sea: case study of the 1979 October 16 Nice international airport submarine landslide and of identified geological mass failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ioualalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (2), pp.724 - 740. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04572.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobe construction and sand/mud segregation by turbidity currents and debris flows on the western Nile deep-sea fan (Eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (3), pp.124-143. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary investigation of fluid seepage on an unstable margin: The case of the Central Nile deep-sea fan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caprais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (1), pp.92-104. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2008.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale slope instabilities along the Nile deep-sea fan, Egyptian margin: A general overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.633-646. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2008.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00401679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Nile deep-sea turbidite system during the Late Quaternary: influence of climate change on fan sedimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capotondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (7), pp.2061-2090. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2009.01070.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nile floods recorded in deep Mediterranean sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70 (3), pp.382-391. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-transport deposits on the Rosetta Province (NW Nile deep-sea turbidite system, Egyptian Margin): characteristics, distribution, and potential causal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garziglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 250 (3-4), pp.180-198. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2008.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy late Quaternary stratigraphy of the Nile deep-sea turbidite system; towards a chronology of deep-sea terrigeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capotondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 200 (1-2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Var Turbidite System (Ligurian Sea, northwestern Mediterranean): morphology, sediment supply, construction of turbidite levee and sediment waves : implications for hydrocarbon reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (6), pp.361-371. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-006-0047-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphostructure of the Egyptian Continental Margin: Insights from Swath Bathymetry Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Camera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-005-1559-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor Margin Map Helps in Understanding Subduction Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (46), pp.463-465. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005EO460003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes of sediment-wave construction along the present Zaire deep-sea meandering channel: Role of meanders and flow stripping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.L.S. Andersson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 74 (4), pp.580-598. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1306/091603740580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine hyperpycnal flows : initiation, behavior and related deposits. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.M. Syvitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Faugères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (6-8), pp.861-882. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2003.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in form and growth of sediment waves on turbidite channel levees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.R. Normark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J.W. Piper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Posamentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pirmez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 192 (1), pp.23-58. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0025-3227(02)00548-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to discussion by Shanmugam on Mulder et al. (2001, Geo-Marine Letters 21 : 86-93) Inversely graded turbidite sequences in the deep Mediterranean. A record of deposits from flood-generated turbid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Faugeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (2), pp.112-120. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-002-0096-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor evidence of structurally-controlled fluid expulsion from the upper Amazon deep-sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-19454, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-11655, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basin-scale modelling of gas generation and migration in the Amazon and Nile deep-sea fans: insights into gas hydrate formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift contrôlé par un système de failles décrochantes actives en mer d’Alboran :implications tectoniques, océanographiques et paléoclimatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observation of fluid venting features in the Amazon Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements sous-marins du Cône de l'Amazone: caractérisation de leurs processus de mise en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures internes des dépôts de transport en masse du Cône sous-marin de l'Amazone : en quoi nous renseignent-elles sur les processus de mise en place des glissements sous-marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of structurally-controlled fluid expulsion from the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from measured versus BSR-derived heat flow in an active gas seeping area of the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a major seafloor methane release site in Europe: The Landsort deep, Baltic Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxun Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degassing of the Amazon deep-sea fan: new views from the AMAGAS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/486766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor fluid vents imaged by 3D seismic data on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Xavier Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023 - International Quaternary Association XXI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sapienza Universitá di Roma, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de la glace au fond de l’océan au large de l’Amazone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rentrée de l'OCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Côte d'Azur, Oct 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of sediments issued from giant submarine landslides in the shallow subsurface of the Amazon fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of active fluid migration and gas expulsion on the Amazon deep-sea fan: the “Capivara” seep site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanne Gontharet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural gas hydrates in the Amazon deep-sea fan and preliminary results of the AMARYLLIS-AMAGAS I campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées « Hydrates 2023 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Oct 2023, Le Croisic, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine tephra offshore Ecuador and Southern Colombia: first trench-to-arc correlations and implication for the magnitude of major eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario de presentación de resultados del LMI SVAN y perspectivas futuras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’évènements extrêmes passés à partir de l’analyse et de corrélations terre-mer de téphras déposés au large de l'Équateur et du sud de la Colombie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détections automatiques de structures géomorphologiques sous-marines en Deep Learning avec ArcGIS Pro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Géo Evènement SIG 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI France, Oct 2022, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore Landslides could be favored by Seismic Amplification due to Site Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive-relief carbonate pavements on the central Nile deep-sea fan : gas hydrate blisters or carbonate-filled pockmarks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pockmarks et Ecosystèmes Benthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Jan 2020, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Esmeraldas Canyon: a helpful marker of the Pliocene- Pleistocene tectonic deformation of the north Ecuador southwest Colombia convergent margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02395096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic and landslides hazards in the high stakes area of the Nice Côte d'Azur airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th conference of the international society for Integrated Disaster Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong offshore site effect revealed by a broad-band seismometer installed on the Nice airport slope at 17 m water depth (South-East of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Diego Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Seismological Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Evidence of Gas Hydrates Associated with Widespread Gas Venting on the Central Nile Deep-Sea Fan, Offshore Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Gas Hydrates - ICGH9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the Limits of 3D Frequency-Domain FWI with the 2015/2016 OBN Gorgon Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Beller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buttari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202410800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MEDITERRANEAN SEA: A NATURAL LABORATORY TO STUDY GAS HYDRATE DYNAMICS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Geletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Gas Hydrates (ICGH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. Full paper 322, 8 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-transport deposits in the northern Ecuador subduction trench: Result from frontal erosion over multiple seismic cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria. pp.EGU2010-12369-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbricated scars on the Ligurian continental slope: evidence for multiple failure events in the 1887 earthquake epicentral area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier de Lepinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendiconti online della Società Geologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine instabilities along the Ligurian Margin (NW Mediterranean): types, distribution, and causes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier de Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendiconti online della Società Geologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and Tectonic Changes in the Ocean Around New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Neil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States. pp.277-278, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008EO310001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent debris-flows and megaturbidite in a confined basin of the North Ecuador subduction trench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium of Andean Geodynamic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogen geochemistry of interstitial water in a gas hydrate field, Amazon Fan offshore Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2025, - Annual Meeting of the Japan Geoscience Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chiba, Japan. MIS20-P02, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of marine sediment interstitial water in the Alboran Sea, western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological Society of Japan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">130th Annual Meeting of the Geological Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. , pp.G-P-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of marine sedimentary deposits along Ecuador and southern Colombia through land-sea correlations of volcanic ash: a powerful tool to improve dating of past major earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Assembly of the Latin American and Caribbean Seismological Commission (LACSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements de terrain sous-marins sous haute surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Nicolas-Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Garziglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrates, fluid venting and slope stability on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Brasileiro 
-[...1 lines deleted...]
-de Geologia e Geofísica Marinha (I SBGGM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong offshore site effect revealed by a broad-band seismometer installed on the Nice Airport slope at 17m water depth (south-east of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Seismological Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAGAS : A Brazilian-European project to compare gas hydrate systems on the Atlantic and Mediterranean ocean margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson G Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Brazil-Germany Symposium for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Porto Alegre, Brazil. , Book of Abstracts of the 8th Brazil-Germany Symposium, pp.136, Book of Abstracts of the 8th Brazil-Germany Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gas Hydrate System of Heterogeneous Character in the Nile Deep-Sea Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mienert J., Berndt C., Tréhu A.M., Camerlenghi A., Liu CS., Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Atlas of Submarine Gas Hydrates in Continental Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.437 - 447, 2022, 978-3-030-81185-3. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81186-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Ligure (Tavola 1, Fogli 0-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morelli D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corradi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savini A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Balduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.20-41, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Ligure (Tavola 1, Fogli 0-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Balduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNR Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-41, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin ligure : synthèse géomorphologique et géologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer Méditerranée face au changement global 1. Conditions de la production phytoplanctonique en mer Ligure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-54, 2021, 978-1-78405-732-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ligurian Basin: A Geomorphologic and Geological Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 1. 30 Years of Multidisciplinary Study of the Ligurian Sea, 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-48, 2020, 978-1-78630-428-5. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119706960.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum Balearic Abyssal Plain Megabed revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shray Badhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Caradonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaqueous Mass Movements and their Consequences: Advances in Process Understanding, Monitoring and Hazard Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 500 (1), pp.341-357, 2020, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP500-2019-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulf of Genova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messinian Salinity Crisis markers in the Mediterranean Sea - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-28, 2018, 9782917310373. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10682/2018MESSINV2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Morphological Changes of the Nice Continental Slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory - Volume 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-225, 2014, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08660-6_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean submarine canyons and channels: Morphological and geological backgrounds,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Würtz, M. (Ed.), Switzerland and Malaga, Spain: IUCN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Submarine Canyons Ecology and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-41, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslizamientos submarinos a lo largo del Margen Convergente del Norte de Ecuador - Sur de Colombia. Posible control tectónico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collot J-Y, V. Sallares, and A. Pazmiño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologia y Geofisica Marina y Terestre del Ecuador desde la costa continental hasta las islas Gapapagos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNDM-INOCAR-IRD, PSE001-09, Guayaquil, Ecuador, pp.75-82, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visión general de la morfología submarina del margen convergente de Ecuador-Sur de Colombia: implicaciones sobre la transferencia de masa y la edad de la subducción de la Cordillera de Carnegie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collot J-Y, V. Sallares, and A. Pazmiño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologia y Geofisica Marina y Terestre del Ecuador desde la costa continental hasta las islas Gapapagos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNDM-INOCAR-IRD, pp.47-74, 2009, PSE001-09, Guayaquil, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering factors and tsunamogenic potential of a large submarine mass failure on the western Nile margin (Rosetta area, Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garziglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ioualalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasilis Lykousis, Dimitris Sakellariou and Jacques Locat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submarine Mass Movements and Their Consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, ch. 7 pp. 347-355, 2007, Advances in Natural and Technological Hazards Research, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6512-5_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine Landslides Along The North Ecuador – South Colombia Convergent Margin: Possible Tectonic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submarine Mass Movements and Their Consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.47-55, 2007, Advances in Natural and Technological Hazards Research, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6512-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROV3G 2021 database: geophysical data on the continental shelf offshore Santo Stefano al Mare and San Lorenzo al mare, Liguria, Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de campagne à la mer, Flotte Océanographique Française, Appel d'offre 2018 : Multi-disciplinary investigation of fluid venting from gas hydrate system in the Nile deep-sea fan (SEAGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Oregioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId473"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Migeon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphic record of an extreme hydro-sedimentary event in steep mountainous environments: a case study in the Roya Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kerverdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Granjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 269, pp.110054. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2026.110054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme flood deposits in the Roya Valley during the Holocene: characterisation and recurrence intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kerverdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granjeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 373, pp.109749. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mud-filled submarine canyon cutting through a sand-prone turbidite succession: A Lower Oligocene field analogue of stratigraphic-structural trap in the Western Alpine Foreland Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamirka Rojas-Agramonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 183, pp.107620. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geohazard features of the Ligurian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Cianfarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Crispini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445647.2024.2342920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an Oligocene submarine canyon system and its controlling factors : The La Bonette canyon of the Southern French Alpine Foreland Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ravenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.106745. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.106745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular drainage pattern of a submarine canyon controlled by extensional tectonic structures: Case study of the Afam Incision Surface (Tortonian, Niger Delta, Nigeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Dall'Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 462, pp.107093. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic evidence of gas hydrate and seafloor fluid escape on the upper Amazon deep-sea fan, Brazilian equatorial margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (3), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22564/brjg.v40i3.2175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and origin of submarine landslides in the active margin of the southern Alboran Sea (Western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jollivet-Castelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 445, pp.106739. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene marine tephra offshore Ecuador and Southern Colombia: First trench‐to‐arc correlations and implication for magnitude of major eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (9), pp.e2022GC010466. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GC010466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03776996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Nighttime Radiances Measured by VIIRS Satellite Sensor (NASA/NOAA) Over Coastal Waters at Seasonal and Daily Time Scales. Application to the Observation of River Discharges During Flooding Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Aoulad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.4208416. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2022.3191462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03741050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in studying active faults in metropolitan France: the “Active faults France” (FACT/ATS) research axis from the Resif-Epos consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Authemayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Graveleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.381-412. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Groundwater Flow Through a Coastal Confined Aquifer and Its Impact on Nearshore Submarine Slope Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garziglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bompais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Woerther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (9), pp.e2020JF005654. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JF005654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Suspended Particulate Matter on the Satellite Radiance in the Sunglint Observation Geometry in Coastal Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Larnicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.1445. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12091445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of exceptional Nile flood events as an indicator of Holocene hydro-climatic changes in the Ethiopian Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247, pp.106543. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing and stepwise transitions of the African Humid Period from geochemical proxies in the Nile deep-sea fan sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hennekam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106071. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for nocturnal satellite detection of suspended matter concentrations in coastal waters using a panchromatic band: a feasibility study based on VIIRS (NASA/NOAA) spectral and radiometric specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Larnicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (10/11), pp.15314-15330. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.393048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02864306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Site Effect Revealed by a New Broadband Seismometer on the Continental Shelf Offshore Nice Airport (Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177 (7), pp.3205-3224. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-019-02408-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow in the Western Mediterranean: Thermal anomalies on the margins, the seafloor and the transfer zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Dal Cin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 419, pp.106064. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.106064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Esmeraldas Canyon: A Helpful Marker of the Pliocene‐Pleistocene Tectonic Deformation of the North Ecuador‐Southwest Colombia Convergent Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (8), pp.3140-3166. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological fluid flow in sedimentary basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (4), pp.UNSP E3. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake-triggered deposits in the subduction trench of the north Ecuador/south Colombia margin and their implication for paleoseismology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 384, pp.47 - 62. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourite identification along Italian margins: The case of the Portofino drift (Ligurian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elda Miramontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.137-147. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a regional décollement level for gravity tectonics on late Neogene to recent large-scale slope in the Foz do Amazonas basin, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.29-52. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosional versus aggradational canyons along a tectonically-active margin: The northeastern Ligurian margin (western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 382, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and triggering of small-scale submarine landslides on decadal timescales: Analysis of 4D bathymetric data from the continental slope offshore Nice (France),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 379, pp.281-297. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models of continental and submarine erosion: application to the northern Ligurian Margin (Southern Alps, France/Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (5), pp.681-695. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20,000 years of Nile River dynamics and environmental changes in the Nile catchment area as inferred from Nile upper continental slope sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Skonieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130, pp.200-221. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 1: Evidence from Sidescan Sonar Data,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the Record of Historical Earthquakes, Floods and Anthropogenic Activities in the Var Sedimentary Ridge (NW Mediterranean),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.571-581. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Seepage in Relation to Seabed Deformation on the Central Nile Deep-Sea Fan, Part 2: Evidence from Multibeam and Sidescan Imagery,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21,000 Years of Ethiopian African monsoon variability recorded in sediments of the western Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.1685-1696. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-014-0588-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-failure Processes on the Continental Slope of the Central Nile Deep-Sea Fan: Interactions Between Fluid Seepage, Sediment Deformation and Sediment-Wave Construction,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceramicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural and Technological Hazards Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.117-127. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-out distance and erosion of debris-flows in the Nile deep-sea fan system: Evidence from lithofacies and micro-palaeontological analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capotondi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.102-123. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2012.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary geomorphologic evolution of submarine canyons as a marker of active deformation on convergent margins: The example of the South Colombian margin,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 315-318, pp.77-97. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2012.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.1263-1282. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure processes and gravity-flow transformation revealed by high-resolution AUV swath bathymetry on the Nice continental slope (Ligurian Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submarine mass movements and their consequences. Advances in Natural and Technological Hazards Research series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (5), pp.451-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphotectonic and fault-earthquake relationships along the northern Ligurian margin (western Mediterranean) based on high resolution, multibeam bathymetry and multichannel seismic-reflection profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (1-2), pp.163-179. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-010-9108-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, distribution and origin of recent submarine landslides of the Ligurian Margin (North-western Mediterranean): some insights into geohazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-011-9123-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic processes, velocity structure and stratification in natural turbidity currents: Results inferred from field data in the Var Turbidite System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 245-246, pp.48-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital timing of the Indian, East Asian and African boreal monsoons and the concept of a 'global monsoon',</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Caley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (25-36), pp.3705-3715. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100,000 Years of African monsoon variability recorded in sediments of the Nile margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (11-12), pp.1342-1362. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental slope reconstruction after a giant mass failure, the example of the Matakaoa Margin, New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 268 (1-4), pp.67-84. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2009.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide tsunami vulnerability in the Ligurian Sea: case study of the 1979 October 16 Nice international airport submarine landslide and of identified geological mass failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ioualalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (2), pp.724 - 740. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04572.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-transport deposits in the northern Ecuador subduction trench: Result of frontal erosion over multiple seismic cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 296 (1-2), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobe construction and sand/mud segregation by turbidity currents and debris flows on the western Nile deep-sea fan (Eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (3), pp.124-143. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary investigation of fluid seepage on an unstable margin: The case of the Central Nile deep-sea fan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caprais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (1), pp.92-104. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2008.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale slope instabilities along the Nile deep-sea fan, Egyptian margin: A general overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lies Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (5), pp.633-646. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2008.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00401679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Nile deep-sea turbidite system during the Late Quaternary: influence of climate change on fan sedimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capotondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (7), pp.2061-2090. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2009.01070.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nile floods recorded in deep Mediterranean sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70 (3), pp.382-391. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-transport deposits on the Rosetta Province (NW Nile deep-sea turbidite system, Egyptian Margin): characteristics, distribution, and potential causal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garziglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 250 (3-4), pp.180-198. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2008.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy late Quaternary stratigraphy of the Nile deep-sea turbidite system; towards a chronology of deep-sea terrigeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Capotondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 200 (1-2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphostructure of the Egyptian Continental Margin: Insights from Swath Bathymetry Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Loncke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Camera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-005-1559-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Var Turbidite System (Ligurian Sea, northwestern Mediterranean): morphology, sediment supply, construction of turbidite levee and sediment waves : implications for hydrocarbon reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (6), pp.361-371. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-006-0047-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor Margin Map Helps in Understanding Subduction Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (46), pp.463-465. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005EO460003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes of sediment-wave construction along the present Zaire deep-sea meandering channel: Role of meanders and flow stripping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.L.S. Andersson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 74 (4), pp.580-598. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1306/091603740580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine hyperpycnal flows : initiation, behavior and related deposits. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.M. Syvitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Faugères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (6-8), pp.861-882. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2003.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in form and growth of sediment waves on turbidite channel levees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.R. Normark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J.W. Piper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Posamentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pirmez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 192 (1), pp.23-58. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0025-3227(02)00548-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to discussion by Shanmugam on Mulder et al. (2001, Geo-Marine Letters 21 : 86-93) Inversely graded turbidite sequences in the deep Mediterranean. A record of deposits from flood-generated turbid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Faugeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (2), pp.112-120. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-002-0096-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor evidence of structurally-controlled fluid expulsion from the upper Amazon deep-sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-19454, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of pockmark-like features relative to the methane hydrate stability zone on the central Nile deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. pp.EGU25-11655, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies de structures de type pockmark en lien avec la zone de stabilité des hydrates de méthane dans la Province Centrale du Cône sous-marin du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift contrôlé par un système de failles décrochantes actives en mer d’Alboran :implications tectoniques, océanographiques et paléoclimatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basin-scale modelling of gas generation and migration in the Amazon and Nile deep-sea fans: insights into gas hydrate formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Chima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observation of fluid venting features in the Amazon Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Herbert Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Frederico Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Antonio Cupertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements sous-marins du Cône de l'Amazone: caractérisation de leurs processus de mise en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures internes des dépôts de transport en masse du Cône sous-marin de l'Amazone : en quoi nous renseignent-elles sur les processus de mise en place des glissements sous-marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurianne Bosquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of structurally-controlled fluid expulsion from the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from measured versus BSR-derived heat flow in an active gas seeping area of the Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a major seafloor methane release site in Europe: The Landsort deep, Baltic Sea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changxun Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degassing of the Amazon deep-sea fan: new views from the AMAGAS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/486766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor fluid vents imaged by 3D seismic data on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Xavier Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolpho Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA 2023 - International Quaternary Association XXI Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sapienza Universitá di Roma, Jul 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural gas hydrates in the Amazon deep-sea fan and preliminary results of the AMARYLLIS-AMAGAS I campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées « Hydrates 2023 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Oct 2023, Le Croisic, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de la glace au fond de l’océan au large de l’Amazone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rentrée de l'OCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Côte d'Azur, Oct 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of active fluid migration and gas expulsion on the Amazon deep-sea fan: the “Capivara” seep site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanne Gontharet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of sediments issued from giant submarine landslides in the shallow subsurface of the Amazon fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine tephra offshore Ecuador and Southern Colombia: first trench-to-arc correlations and implication for the magnitude of major eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario de presentación de resultados del LMI SVAN y perspectivas futuras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-controlled East African fluvial and lacustrine geomorphic systems during the Holocene: the cases of the Blue Nile River and Lake Abhe (Ethiopia & Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q13 sur le Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’évènements extrêmes passés à partir de l’analyse et de corrélations terre-mer de téphras déposés au large de l'Équateur et du sud de la Colombie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détections automatiques de structures géomorphologiques sous-marines en Deep Learning avec ArcGIS Pro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Géo Evènement SIG 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI France, Oct 2022, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore Landslides could be favored by Seismic Amplification due to Site Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive-relief carbonate pavements on the central Nile deep-sea fan : gas hydrate blisters or carbonate-filled pockmarks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pockmarks et Ecosystèmes Benthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Jan 2020, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Holocene monsoonal regimes on East African fluvial and lacustrine geomorphic systems: the cases of the Blue Nile River and the Lake Abhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Esmeraldas Canyon: a helpful marker of the Pliocene- Pleistocene tectonic deformation of the north Ecuador southwest Colombia convergent margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02395096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic and landslides hazards in the high stakes area of the Nice Côte d'Azur airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th conference of the international society for Integrated Disaster Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong offshore site effect revealed by a broad-band seismometer installed on the Nice airport slope at 17 m water depth (South-East of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Diego Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Seismological Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Evidence of Gas Hydrates Associated with Widespread Gas Venting on the Central Nile Deep-Sea Fan, Offshore Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Gas Hydrates - ICGH9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the Limits of 3D Frequency-Domain FWI with the 2015/2016 OBN Gorgon Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Operto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Beller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buttari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202410800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE MEDITERRANEAN SEA: A NATURAL LABORATORY TO STUDY GAS HYDRATE DYNAMICS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Geletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Wardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Gas Hydrates (ICGH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. Full paper 322, 8 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-transport deposits in the northern Ecuador subduction trench: Result from frontal erosion over multiple seismic cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria. pp.EGU2010-12369-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbricated scars on the Ligurian continental slope: evidence for multiple failure events in the 1887 earthquake epicentral area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier de Lepinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendiconti online della Società Geologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.113-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine instabilities along the Ligurian Margin (NW Mediterranean): types, distribution, and causes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mercier de Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendiconti online della Società Geologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Italy. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and Tectonic Changes in the Ocean Around New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Neil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States. pp.277-278, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008EO310001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00374626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent debris-flows and megaturbidite in a confined basin of the North Ecuador subduction trench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium of Andean Geodynamic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogen geochemistry of interstitial water in a gas hydrate field, Amazon Fan offshore Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2025, - Annual Meeting of the Japan Geoscience Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Chiba, Japan. MIS20-P02, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of marine sediment interstitial water in the Alboran Sea, western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological Society of Japan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">130th Annual Meeting of the Geological Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. , pp.G-P-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of marine sedimentary deposits along Ecuador and southern Colombia through land-sea correlations of volcanic ash: a powerful tool to improve dating of past major earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Assembly of the Latin American and Caribbean Seismological Commission (LACSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements de terrain sous-marins sous haute surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Nicolas-Cabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Garziglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Antibes Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas hydrates, fluid venting and slope stability on the upper Amazon deep-sea fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Brasileiro 
+de Geologia e Geofísica Marinha (I SBGGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2GM Projetos e Produções, Rio de Janeiro, Brasil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 31, pp.217-218, Anais do I Simpósio Brasileiro
+de Geologia e Geofísica Marinha (I SBGGM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong offshore site effect revealed by a broad-band seismometer installed on the Nice Airport slope at 17m water depth (south-east of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Courboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Diego Mercerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Seismological Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAGAS : A Brazilian-European project to compare gas hydrate systems on the Atlantic and Mediterranean ocean margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M M Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson G Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Brazil-Germany Symposium for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Porto Alegre, Brazil. , Book of Abstracts of the 8th Brazil-Germany Symposium, pp.136, Book of Abstracts of the 8th Brazil-Germany Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gas Hydrate System of Heterogeneous Character in the Nile Deep-Sea Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Unnithan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mienert J., Berndt C., Tréhu A.M., Camerlenghi A., Liu CS., Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Atlas of Submarine Gas Hydrates in Continental Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.437 - 447, 2022, 978-3-030-81185-3. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81186-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Ligure (Tavola 1, Fogli 0-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morelli D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corradi N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savini A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Balduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.20-41, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Ligure (Tavola 1, Fogli 0-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Balduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiocci FL, Budillon F, Ceramicola S, Gamberi F, Orrù P (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante dei lineamenti di pericolosità geologica dei mari italiani - Risultati del progetto MaGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNR Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-41, 2021, 978-88-8080-457-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin ligure : synthèse géomorphologique et géologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer Méditerranée face au changement global 1. Conditions de la production phytoplanctonique en mer Ligure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-54, 2021, 978-1-78405-732-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ligurian Basin: A Geomorphologic and Geological Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hassoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 1. 30 Years of Multidisciplinary Study of the Ligurian Sea, 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-48, 2020, 978-1-78630-428-5. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119706960.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum Balearic Abyssal Plain Megabed revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shray Badhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Caradonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaqueous Mass Movements and their Consequences: Advances in Process Understanding, Monitoring and Hazard Assessments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 500 (1), pp.341-357, 2020, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP500-2019-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulf of Genova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messinian Salinity Crisis markers in the Mediterranean Sea - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-28, 2018, 9782917310373. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10682/2018MESSINV2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Morphological Changes of the Nice Continental Slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couboulex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory - Volume 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-225, 2014, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08660-6_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean submarine canyons and channels: Morphological and geological backgrounds,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Würtz, M. (Ed.), Switzerland and Malaga, Spain: IUCN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Submarine Canyons Ecology and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-41, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslizamientos submarinos a lo largo del Margen Convergente del Norte de Ecuador - Sur de Colombia. Posible control tectónico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collot J-Y, V. Sallares, and A. Pazmiño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologia y Geofisica Marina y Terestre del Ecuador desde la costa continental hasta las islas Gapapagos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNDM-INOCAR-IRD, PSE001-09, Guayaquil, Ecuador, pp.75-82, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visión general de la morfología submarina del margen convergente de Ecuador-Sur de Colombia: implicaciones sobre la transferencia de masa y la edad de la subducción de la Cordillera de Carnegie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collot J-Y, V. Sallares, and A. Pazmiño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologia y Geofisica Marina y Terestre del Ecuador desde la costa continental hasta las islas Gapapagos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNDM-INOCAR-IRD, pp.47-74, 2009, PSE001-09, Guayaquil, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggering factors and tsunamogenic potential of a large submarine mass failure on the western Nile margin (Rosetta area, Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garziglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ioualalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasilis Lykousis, Dimitris Sakellariou and Jacques Locat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submarine Mass Movements and Their Consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, ch. 7 pp. 347-355, 2007, Advances in Natural and Technological Hazards Research, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6512-5_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine Landslides Along The North Ecuador – South Colombia Convergent Margin: Possible Tectonic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submarine Mass Movements and Their Consequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.47-55, 2007, Advances in Natural and Technological Hazards Research, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6512-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROV3G 2021 database: geophysical data on the continental shelf offshore Santo Stefano al Mare and San Lorenzo al mare, Liguria, Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Corradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de campagne à la mer, Flotte Océanographique Française, Appel d'offre 2018 : Multi-disciplinary investigation of fluid venting from gas hydrate system in the Nile deep-sea fan (SEAGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Oregioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D1-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleverson Guizan Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tadeu Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR MEGA Deliverable D2-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Praeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId477"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -187,51 +187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421839v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerverdo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafuerza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granjeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamirka Rojas-Agramonte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hagen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107620" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Morelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Locatelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cianfarra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crispini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2024.2342920" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106745" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall'Asta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cruz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/brjg.v40i3.2175" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610750v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Aoulad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2022.3191462" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sultan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garziglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bompais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woerther" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933276v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Larnicol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091445" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106543" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02864306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.393048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lucazeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Gal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Dal Cin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106064" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;y. Collot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratzov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017200" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garibaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.09.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124063v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Miramontes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samalens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caillaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.03.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Reis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araujo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cruz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.04.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWRKZ8RC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412957v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Soulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rubino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.09.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3685" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N845P6CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVF9K7C4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Praeg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Augustin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceramicola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hassoun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_51" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernasconi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0588-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Augustin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_11" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capotondi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2012.09.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QFTSWBV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815438v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.05.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BKD4L0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casdevant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620547v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-010-9108-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5HC5XGTC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590902v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hassoun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-011-9123-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Savoye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Caley" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malaiz&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.09.015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KV93XG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453665v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joanne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamarche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.10.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0FMJDX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Grousset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Bernasconi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.02.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRCRJSF3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498289v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.048" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ4TW5ZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468916v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sardou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04572.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468067v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rouillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.02.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73RK1H04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480273v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.10.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401679v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Droz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2008.03.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74Q16N6C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457443v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2009.01070.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBQ3MPL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407867v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonthier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2008.02.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNSRHPF1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407868v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.01.016" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLKFQGQ9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Bernasconi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.01.023" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10DHPS3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407611v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-006-0047-x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407700v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-1559-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z52MJ3FP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453741v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO460003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407335v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.S. Andersson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/091603740580" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407038v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.M. Syvitski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faug&#232;res" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2003.01.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-467R018J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406711v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Normark" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.W. Piper" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Posamentier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirmez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(02)00548-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1RCG5QL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406710v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faugeres" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-002-0096-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDVGG6RT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387445v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Chima" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stranne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Herbert Augustin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Frederico Rodrigues" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Cupertino" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4509" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370732v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Bosquier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387419v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387437v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rolandone" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726378v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxun Yu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10370" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280623v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275726v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Xavier Alves" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538439v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280635v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280631v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280896v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792261v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828724v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026658v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19565" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395096v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399988v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kelner" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379863v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155718v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Unnithan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wardell" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920840v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410800" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315746v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Geletti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Wardell" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Unnithan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mascle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460087v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratzov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460112v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460115v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374626v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lamarche" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Neil" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO310001" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456904v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479423v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gilbert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942942v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558540v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolas-Cabane" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sultan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garziglia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kopf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156661v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silva" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Reis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ketzer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migeon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pggmbrasil.org/publica&#231;&#245;es" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908630v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Mercerat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155752v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M M Ketzer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson G Silva" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521085v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81186-0_37" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596736v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morelli D." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corradi N." TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savini A." TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Balduzzi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555356v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Morelli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corradi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Savini" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isprambiente.gov.it/it/pubblicazioni/periodici-tecnici/memorie-descrittive-della-carta-geologica-ditalia/inventario-delle-emissioni-fluide-nei-mari-italiani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199960v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199559v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099479v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Badhani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Caradonna" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bellucci" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP500-2019-188" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416264v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10682/2018MESSINV2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218436v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couboulex" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08660-6_42" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136682v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouillard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497947v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456890v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407789v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6512-5_36" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458113v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6512-5_6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657077v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubigou" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clodic" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538334v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696092v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696084v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696063v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696074v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538339v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05595580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kerverdo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lafuerza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2026.110054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafuerza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granjeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109749" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamirka Rojas-Agramonte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hagen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107620" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Morelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Locatelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cianfarra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crispini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2024.2342920" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106745" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall'Asta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Praeg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Guizan Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tadeu Dos Reis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cruz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/brjg.v40i3.2175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106739" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Aoulad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2022.3191462" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.98" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sultan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garziglia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bompais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woerther" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Witt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Larnicol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091445" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106543" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02864306v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.393048" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367662v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lucazeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Gal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Dal Cin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.106064" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;y. Collot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratzov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005501" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017200" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garibaldi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.09.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Miramontes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samalens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caillaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.03.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Reis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araujo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cruz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.04.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWRKZ8RC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Soulet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rubino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raisson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.09.015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3685" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N845P6CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277950v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVF9K7C4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Praeg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Augustin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceramicola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929728v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hassoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_51" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930960v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Augustin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernasconi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0588-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929740v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_11" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830231v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capotondi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2012.09.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QFTSWBV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815438v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.05.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BKD4L0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682491v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casdevant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620547v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-010-9108-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5HC5XGTC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590902v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hassoun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-011-9123-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulder" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Savoye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649993v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Caley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malaiz&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.09.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7KV93XG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496481v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Grousset" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Bernasconi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.02.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRCRJSF3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453665v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joanne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamarche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.10.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0FMJDX6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468916v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sardou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04572.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498289v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.048" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ4TW5ZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468067v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Rouillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.02.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73RK1H04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480273v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.10.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401679v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Droz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2008.03.010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74Q16N6C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457443v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulder" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2009.01070.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBQ3MPL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407867v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonthier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2008.02.011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNSRHPF1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.01.016" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLKFQGQ9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407722v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Bernasconi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.01.023" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10DHPS3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407700v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camera" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-1559-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z52MJ3FP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407611v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-006-0047-x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453741v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO460003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407335v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L.S. Andersson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/091603740580" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407038v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.M. Syvitski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faug&#232;res" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2003.01.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-467R018J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406711v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Normark" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.W. Piper" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Posamentier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirmez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(02)00548-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1RCG5QL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406710v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Faugeres" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-002-0096-8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDVGG6RT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Augustin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19454" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998396v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11655" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387456v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483943v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387445v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Chima" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stranne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398939v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Herbert Augustin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Frederico Rodrigues" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Cupertino" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4509" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370732v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Bosquier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387419v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387468v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson Silva" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387437v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rolandone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726378v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxun Yu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10370" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280623v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275726v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Xavier Alves" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280896v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538439v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280631v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280635v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056198v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792261v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056039v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828724v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026658v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19565" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475073v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migeon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ketzer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056212v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395096v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399988v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Kelner" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379863v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155718v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Unnithan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wardell" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920840v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410800" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315746v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Geletti" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Wardell" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Unnithan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mascle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460087v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratzov" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460112v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460115v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374626v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lamarche" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Neil" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO310001" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456904v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479423v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gilbert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942942v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558540v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolas-Cabane" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sultan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garziglia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kopf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156661v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silva" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Reis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ketzer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migeon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pggmbrasil.org/publica&#231;&#245;es" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908630v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Mercerat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155752v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M M Ketzer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleverson G Silva" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521085v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81186-0_37" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596736v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morelli D." TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corradi N." TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savini A." TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Balduzzi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555356v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Morelli" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corradi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Savini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isprambiente.gov.it/it/pubblicazioni/periodici-tecnici/memorie-descrittive-della-carta-geologica-ditalia/inventario-delle-emissioni-fluide-nei-mari-italiani" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199960v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199559v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099479v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Badhani" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Caradonna" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bellucci" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP500-2019-188" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416264v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10682/2018MESSINV2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218436v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couboulex" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08660-6_42" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136682v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouillard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497947v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456890v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407789v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6512-5_36" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458113v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6512-5_6" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657077v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubigou" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clodic" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156791v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696092v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538334v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538316v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696084v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538329v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696074v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696063v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538339v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>