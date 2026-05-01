--- v0 (2026-03-29)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -127,51 +127,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Film Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, </w:t>
+              <w:t xml:space="preserve">, 2025, Minority Voices and Languages in English-Speaking Cinema and Television, 12, 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15rxn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -260,90 +260,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“It’s Called Intersectionality, Bitch” Reboot Politics in Queer as Folk (Peacock, 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 181 (4), pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.181.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parentalités gays, filiations hétéronormées dans les séries télévisées américaines : modèles contraints et occasions manquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAAT On-Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La parentalité dans les séries télévisées américaines, 23, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -353,396 +431,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harceleurs gays en séries : politiques de respectabilité à l’épreuve de #MeToo, continuités et ruptures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AVISA. Historiciser la figure du harceleur : regards et discours genrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation pédagogique des logiciels de &amp;quot;Personal Management&amp;quot; en cours de civilisation LEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ANLEA 2025 : La gestion de manifestations et de projets culturels : fêtes, foires, festins et festivals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association nationale de langues étrangères appliquées (ANLEA), Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographie des violences sexuelles dans les séries télévisées carcérales : Oz (1997–2003) et Orange is the New Black (2013–2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AVISA. Partout et en tous temps ? Les lieux propices au harcèlement sexuel avant #metoo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rejane Hamus-Vallée; Armel Dubois-Nayt; Anne-Claire Marpeau, Oct 2024, Gif- sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation pédagogique de l'intelligence artificielle en cours de traduction et civilisation : pistes de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ANLEA 2025 - La gestion de manifestations et de projets culturels : fêtes, foires, festins et festivals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association nationale de langues étrangères appliquées (ANLEA), Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séries télévisées états-uniennes et identités gays : représentations post-placard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-penser" le genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CECILLE, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaring the Square: A Scene Analysis of TV-series Chilling Adventures of Sabrina (Netflix, 2018-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -758,211 +836,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Queering Blackness : cultures populaires et représentations noires non-binaires à l'ère post-Obama. Journée d'étude n°2.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Crémieux; Yannick Blec, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séries télévisées états-uniennes et harcèlement sexuel gay : une histoire de politiques de visibilité avant #MeToo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Victimes et harceleurs : pratiques judiciaires, traitement artistique et historiographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commentaire de documents en LEA est-il une impasse pédagogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle place pour l’enseignement de la civilisation dans la filière LEA ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praise Hecate! Nigromancy Quared in Chilling Adventures of Sabrina (Netflix, 2018-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -978,51 +1056,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude n°1 - Queering Blackness : cultures populaires et représentations noires non-binaires à l'ère post-Obama</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Crémieux; Yannick Blec, Nov 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1032,184 +1110,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respectability in Shondaland: Villainous Queerings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Weinstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Works of Shonda Rhimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Bloomsbury Publishing Plc, 2024, Screen Storytellers Series, 978-1-5013-9970-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781501399695.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caught in crossfire: Black gay characters at the intersection of post-racial and post-gay discourses in American tv series. (Noah’s Arc (2005-2006), Empire (2015-), Unbreakable Kimmy Schmidt (2015-2019), and Sirens (2014-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kevin Drif; Georges-Claude Guilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersectionality in Anglophone Television Series and Cinema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.82-90, 2020, 1-5275-5983-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1219,114 +1297,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités télévisuelles post-placard : Etasuniens gays en représentation(s) et politiques de visibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Normandie Université, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020NORMLH25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03135293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1473,51 +1551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mignot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rxn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mignot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Toulza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125986v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098468v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04146169v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098407v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04146175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051930v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501399695.0014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03135293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMLH25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mignot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rxn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mignot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Toulza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.181.0053" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04146169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04146175v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051930v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501399695.0014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03135293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMLH25" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>