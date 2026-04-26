--- v0 (2026-03-28)
+++ v1 (2026-04-26)
@@ -823,556 +823,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blois, Hôtel-Dieu, 17 quai Abbé-Grégoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sainte-Maure-de-Touraine (Indre-et-Loire). Rue du 11 novembre et parking de l'îlot central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Livet</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaelle Marzais</w:t>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre - Ile-de-France. 2023, pp.233</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032864v1</w:t>
+                <w:t xml:space="preserve">hal-05190163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulins-sur-Céphons (Indre), Le Bourg, Rue Pascal-Rechaussat</w:t>
+                <w:t xml:space="preserve">Esvres, ZAC Even Parc - tranche 2 : Centre-Val de Loire, Indre-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+                <w:t xml:space="preserve">Sandrine Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.114</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 1 vol. (75 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190131v1</w:t>
+                <w:t xml:space="preserve">hal-04397122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres, ZAC Even Parc - tranche 2 : Centre-Val de Loire, Indre-et-Loire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moulins-sur-Céphons (Indre), Le Bourg, Rue Pascal-Rechaussat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Querrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04397122v1</w:t>
+                <w:t xml:space="preserve">hal-05190131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Maure-de-Touraine (Indre-et-Loire). Rue du 11 novembre et parking de l'îlot central</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
+                <w:t xml:space="preserve">Blois, Hôtel-Dieu, 17 quai Abbé-Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaelle Marzais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.117</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre - Ile-de-France. 2023, pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190163v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déviation de Villedieu-sur-Indre et Niherne : Centre-Val de Loire, Indre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 1 vol. 265 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1467,250 +1467,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours, av. G Eiffel, rue P. et M. Curie, rue de Belgique : Centre-Val de Loire, Indre-et-Loire</w:t>
+                <w:t xml:space="preserve">Blois, 17 quai de l'Abbé Grégoire, Hôtel-Dieu : Centre-Val de Loire, Loir-et-Cher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+                <w:t xml:space="preserve">Grégory Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahaut Digan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Alix Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022, 1 vol. (105 p.)</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022, 1 vol. (166 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397123v1</w:t>
+                <w:t xml:space="preserve">hal-04397128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blois, 17 quai de l'Abbé Grégoire, Hôtel-Dieu : Centre-Val de Loire, Loir-et-Cher</w:t>
+                <w:t xml:space="preserve">Tours, av. G Eiffel, rue P. et M. Curie, rue de Belgique : Centre-Val de Loire, Indre-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Poitevin</w:t>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Fourré</w:t>
+                <w:t xml:space="preserve">Mahaut Digan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022, 1 vol. (166 p.)</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022, 1 vol. (105 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397128v1</w:t>
+                <w:t xml:space="preserve">hal-04397123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, Château royal, Montée de l'Emir Abd El-Kader</w:t>
               </w:r>
@@ -1788,51 +1788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre Val-de-Loire, Loir-et-Cher, Vendôme, 6 rue Saint-Jacques. Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1893,51 +1893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bommiers, 3, les Minimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2028,51 +2028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vissac Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,77 +2150,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre - Île-de-France. 2020, 1 vol. (217 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2294,51 +2294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lozahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2018, pp.735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2480,455 +2480,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-Val de Loire, Loir-et-Cher, La Chaussée-Saint-Victor, ZA &amp;quot;Le Parc des Châteaux&amp;quot;. Les occupations protohistoriques du &amp;quot;Parc des Châteaux</w:t>
+                <w:t xml:space="preserve">Romorantin-Lanthenay, Loir-et-Cher, Eglise Saint-Etienne, place Jeanne d'Arc. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cherdo</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2017</w:t>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2017, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757148v1</w:t>
+                <w:t xml:space="preserve">hal-03331062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LGV SEA 2 - Une occupation agro-pastorale de la Tène finale à l'époque moderne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Godignon</w:t>
+                <w:t xml:space="preserve">Pithiviers, Place des Halles, rue de Sénives et rue de l'Amiral Gourdon, Travaux d'aménagement de la place et des rues adjacentes. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braguier Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bathélémy-Sylvand</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, 2 vol (464, 366 p.)</w:t>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2017, 148 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495848v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pithiviers, Place des Halles, rue de Sénives et rue de l'Amiral Gourdon, Travaux d'aménagement de la place et des rues adjacentes. Rapport de diagnostic archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centre-Val de Loire, Loir-et-Cher, La Chaussée-Saint-Victor, ZA &amp;quot;Le Parc des Châteaux&amp;quot;. Les occupations protohistoriques du &amp;quot;Parc des Châteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2017, 148 p</w:t>
+                <w:t xml:space="preserve">Mortreau Joël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331057v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romorantin-Lanthenay, Loir-et-Cher, Eglise Saint-Etienne, place Jeanne d'Arc. Rapport de diagnostic archéologique</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2017, 66 p</w:t>
+                <w:t xml:space="preserve">LGV SEA 2 - Une occupation agro-pastorale de la Tène finale à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bathélémy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, 2 vol (464, 366 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331062v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassay-sur-Croisne (Loir-et-Cher), voie communale n°9. Un anneau fossoyé médiéval.</w:t>
               </w:r>
@@ -2940,51 +2940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3084,51 +3084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2015, 1 vol. (69 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3167,51 +3167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Marcel, Indre, rue des Courates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,51 +3734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Etienne-de-Chigny, Indre-et-Loire, Les Terres Noires. Vestiges d'un établissement rural antique (du Ier s. av. J.-C. au IIIe s. ap. J.-C.). Rapport de fouille archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,77 +4175,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, 26 chemin de Ville David (Indre-et-Loire). Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4310,51 +4310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4618,51 +4618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des occupations gauloises et antiques sur le plateau des Courattes (Saint-Marcel, Indre, rue des Courattes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5436,51 +5436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Marzais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Querrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04506053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01846476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01757148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01811907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderhaegen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouzy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Detante" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773819v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3220" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Querrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Marzais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04506053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01846476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331062v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01757148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01811907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderhaegen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouzy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Detante" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773819v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3220" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>