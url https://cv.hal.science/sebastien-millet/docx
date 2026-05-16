--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -225,307 +225,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05333919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation du premier Moyen Âge dans la vallée du Loir à Saint-Jean-Froidmentel (Loir-et-Cher)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un habitat autour de l’an mil à Mer, Beaudisson (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Landreau</w:t>
+                <w:t xml:space="preserve">Gaëlle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Millet</w:t>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFAM; FERACF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
+              <w:t xml:space="preserve">, pp.235-245, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086943v1</w:t>
+                <w:t xml:space="preserve">halshs-04662750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat autour de l’an mil à Mer, Beaudisson (Loir-et-Cher)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Joly</w:t>
+                <w:t xml:space="preserve">Une occupation du premier Moyen Âge dans la vallée du Loir à Saint-Jean-Froidmentel (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Robert</w:t>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Couvin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Marsollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFAM; FERACF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFAM; FERACF</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04662750v1</w:t>
+                <w:t xml:space="preserve">hal-05086943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des expérimentations et des analyses connexes : l'exemple de Saran 2000/2009 (Loiret)</w:t>
               </w:r>
@@ -537,51 +537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourner autour du pot.. Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l'espace européen Actes du colloque international de Douai (5-8 octobre 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Caen, pp. 623-632, 2015, Publications du CRAHAM, 978-2-84133-524-4</w:t>
@@ -823,556 +823,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Maure-de-Touraine (Indre-et-Loire). Rue du 11 novembre et parking de l'îlot central</w:t>
+                <w:t xml:space="preserve">Esvres, ZAC Even Parc - tranche 2 : Centre-Val de Loire, Indre-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+                <w:t xml:space="preserve">Sandrine Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
+                <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.117</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 1 vol. (75 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190163v1</w:t>
+                <w:t xml:space="preserve">hal-04397122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres, ZAC Even Parc - tranche 2 : Centre-Val de Loire, Indre-et-Loire</w:t>
+                <w:t xml:space="preserve">Moulins-sur-Céphons (Indre), Le Bourg, Rue Pascal-Rechaussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bartholome</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 1 vol. (75 p.)</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Querrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397122v1</w:t>
+                <w:t xml:space="preserve">hal-05190131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulins-sur-Céphons (Indre), Le Bourg, Rue Pascal-Rechaussat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+                <w:t xml:space="preserve">Blois, Hôtel-Dieu, 17 quai Abbé-Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaelle Marzais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre - Ile-de-France. 2023, pp.233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Querrien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05190131v1</w:t>
+                <w:t xml:space="preserve">hal-04032864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blois, Hôtel-Dieu, 17 quai Abbé-Grégoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaelle Marzais</w:t>
+                <w:t xml:space="preserve">Sainte-Maure-de-Touraine (Indre-et-Loire). Rue du 11 novembre et parking de l'îlot central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, SRA Centre - Val de Loire. 2023, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Morleghem</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04032864v1</w:t>
+                <w:t xml:space="preserve">hal-05190163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déviation de Villedieu-sur-Indre et Niherne : Centre-Val de Loire, Indre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 1 vol. 265 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1467,250 +1467,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blois, 17 quai de l'Abbé Grégoire, Hôtel-Dieu : Centre-Val de Loire, Loir-et-Cher</w:t>
+                <w:t xml:space="preserve">Tours, av. G Eiffel, rue P. et M. Curie, rue de Belgique : Centre-Val de Loire, Indre-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Poitevin</w:t>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Fourré</w:t>
+                <w:t xml:space="preserve">Mahaut Digan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022, 1 vol. (166 p.)</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022, 1 vol. (105 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397128v1</w:t>
+                <w:t xml:space="preserve">hal-04397123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours, av. G Eiffel, rue P. et M. Curie, rue de Belgique : Centre-Val de Loire, Indre-et-Loire</w:t>
+                <w:t xml:space="preserve">Blois, 17 quai de l'Abbé Grégoire, Hôtel-Dieu : Centre-Val de Loire, Loir-et-Cher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+                <w:t xml:space="preserve">Grégory Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahaut Digan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Alix Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022, 1 vol. (105 p.)</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022, 1 vol. (166 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397123v1</w:t>
+                <w:t xml:space="preserve">hal-04397128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, Château royal, Montée de l'Emir Abd El-Kader</w:t>
               </w:r>
@@ -1769,254 +1769,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre Val-de-Loire, Loir-et-Cher, Vendôme, 6 rue Saint-Jacques. Rapport de diagnostic archéologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bommiers, 3, les Minimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Couderc</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2021, 1 vol. (74 p.)</w:t>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Marsollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre - Ile-de-France, Pantin. 2021, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209600v1</w:t>
+                <w:t xml:space="preserve">hal-04504395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bommiers, 3, les Minimes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Centre Val-de-Loire, Loir-et-Cher, Vendôme, 6 rue Saint-Jacques. Rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre - Ile-de-France, Pantin. 2021, pp.130</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2021, 1 vol. (74 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504395v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les derniers chasseurs-cueilleurs de la Préhistoire à Blois : occupation mésolithique du 8e millénaire dans la plaine alluviale de la Loire : Centre-Val de Loire, Loir-et-Cher, Blois, 13bis rue des Ponts-Chartrains : rapport de fouille</w:t>
               </w:r>
@@ -2028,51 +2028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vissac Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,77 +2150,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre - Île-de-France. 2020, 1 vol. (217 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2294,51 +2294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lozahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2018, pp.735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2358,577 +2358,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de construction d'une maison individuelle</w:t>
+                <w:t xml:space="preserve">Pithiviers, Place des Halles, rue de Sénives et rue de l'Amiral Gourdon, Travaux d'aménagement de la place et des rues adjacentes. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Salé</w:t>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arquille Jérôme</w:t>
+                <w:t xml:space="preserve">Braguier Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Barret</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2017, pp.366</w:t>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2017, 148 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764551v1</w:t>
+                <w:t xml:space="preserve">hal-03331057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romorantin-Lanthenay, Loir-et-Cher, Eglise Saint-Etienne, place Jeanne d'Arc. Rapport de diagnostic archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LGV SEA 2 - Une occupation agro-pastorale de la Tène finale à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bathélémy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2017, 66 p</w:t>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, 2 vol (464, 366 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331062v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pithiviers, Place des Halles, rue de Sénives et rue de l'Amiral Gourdon, Travaux d'aménagement de la place et des rues adjacentes. Rapport de diagnostic archéologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centre-Val de Loire, Loir-et-Cher, La Chaussée-Saint-Victor, ZA &amp;quot;Le Parc des Châteaux&amp;quot;. Les occupations protohistoriques du &amp;quot;Parc des Châteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braguier Séverine</w:t>
+                <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hulin</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2017, 148 p</w:t>
+                <w:t xml:space="preserve">Mortreau Joël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331057v1</w:t>
+                <w:t xml:space="preserve">hal-01757148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-Val de Loire, Loir-et-Cher, La Chaussée-Saint-Victor, ZA &amp;quot;Le Parc des Châteaux&amp;quot;. Les occupations protohistoriques du &amp;quot;Parc des Châteaux</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2017</w:t>
+                <w:t xml:space="preserve">Romorantin-Lanthenay, Loir-et-Cher, Eglise Saint-Etienne, place Jeanne d'Arc. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2017, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757148v1</w:t>
+                <w:t xml:space="preserve">hal-03331062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LGV SEA 2 - Une occupation agro-pastorale de la Tène finale à l'époque moderne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Godignon</w:t>
+                <w:t xml:space="preserve">Projet de construction d'une maison individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arquille Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bathélémy-Sylvand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Barret</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, 2 vol (464, 366 p.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2017, pp.366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495848v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassay-sur-Croisne (Loir-et-Cher), voie communale n°9. Un anneau fossoyé médiéval.</w:t>
               </w:r>
@@ -2940,51 +2940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3032,103 +3032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déviation de Vendôme, tronçon 4. Villérable, sainte-Anne, Vendôme (Loir-et-Cher). Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2015, 1 vol. (69 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3154,64 +3154,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Marcel, Indre, rue des Courates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3270,393 +3270,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valençay, Indre : château de Valençay, Cour d'honneur.</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2013, pp.53</w:t>
+                <w:t xml:space="preserve">Eure-et-Loir, Allonnes, La Mare Des Saules - Lieux d'inhumations, Habitats et Édifice Religieux Du Haut Moyen-Âge à l'époque Contemporaine. 4 Vol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vanderhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap Centre Ile-de-France. 2013, pp.1804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811907v1</w:t>
+                <w:t xml:space="preserve">hal-02055362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eure-et-Loir, Allonnes, La Mare Des Saules - Lieux d'inhumations, Habitats et Édifice Religieux Du Haut Moyen-Âge à l'époque Contemporaine. 4 Vol.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valençay, Indre : château de Valençay, Cour d'honneur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2013, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Carron</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02055362v1</w:t>
+                <w:t xml:space="preserve">hal-01811907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le versant du vallon : des confins de Cenabum au coeur du quartier de l'Université médiévale : Orléans, Loiret, ZAC Bourgogne : rapport de fouille, Pantin, Inrap CIF, 3 vol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Etienne-de-Chigny, Indre-et-Loire, Les Terres Noires. Vestiges d'un établissement rural antique (du Ier s. av. J.-C. au IIIe s. ap. J.-C.). Rapport de fouille archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Josset</w:t>
+                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine De-Muylder</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
+                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2012</w:t>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2012, 1 vol. (208p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240933v1</w:t>
+                <w:t xml:space="preserve">hal-05209500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortifier la ville à la fin du Moyen-Age : l'accrue St Aignan : Loiret, Orléans, La Motte Sanguin, lot 3 nord : rapport de fouille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vacassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3715,179 +3715,179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Etienne-de-Chigny, Indre-et-Loire, Les Terres Noires. Vestiges d'un établissement rural antique (du Ier s. av. J.-C. au IIIe s. ap. J.-C.). Rapport de fouille archéologique.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur le versant du vallon : des confins de Cenabum au coeur du quartier de l'Université médiévale : Orléans, Loiret, ZAC Bourgogne : rapport de fouille, Pantin, Inrap CIF, 3 vol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
+                <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Barret</w:t>
+                <w:t xml:space="preserve">Marjolaine De-Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2012, 1 vol. (208p.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209500v1</w:t>
+                <w:t xml:space="preserve">hal-03240933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Bohaire, Loir-et-Cher, rue de l’Église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3957,51 +3957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4034,363 +4034,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déols (Indre), Grandéols phases 1 et 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Liard</w:t>
+                <w:t xml:space="preserve">Amboise, 26 chemin de Ville David (Indre-et-Loire). Rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauzeur Anne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Laurent Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, pp.112</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2009, 1 vol. (24 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806386v1</w:t>
+                <w:t xml:space="preserve">hal-05209593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amboise, 26 chemin de Ville David (Indre-et-Loire). Rapport de diagnostic archéologique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Châteauroux (Indre), Rue de l'Echo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2009, 1 vol. (24 p.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209593v1</w:t>
+                <w:t xml:space="preserve">hal-01806451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Châteauroux (Indre), Rue de l'Echo</w:t>
+                <w:t xml:space="preserve">Déols (Indre), Grandéols phases 1 et 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, pp.92</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauzeur Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806451v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gièvres, 8 rue Alphonse Bougros</w:t>
               </w:r>
@@ -4605,64 +4605,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des occupations gauloises et antiques sur le plateau des Courattes (Saint-Marcel, Indre, rue des Courattes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4777,90 +4777,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat du milieu du Xe s. de Beaudisson à Mer (Loir-et-Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se vêtir au premier Moyen Âge et l’archéologie du premier Moyen Âge en région Centre – Val de Loire, 41ème journées internationales d’archéologie mérovingienne de l’AFAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5019,51 +5019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de réflexion pour un zonage du site de productions de Saran (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5146,51 +5146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ratés de cuisson du haut Moyen Âge de l'atelier de Saran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lejault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5436,51 +5436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Querrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Marzais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04506053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01846476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331062v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01757148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01811907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderhaegen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouzy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Detante" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773819v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3220" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662750v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marsollier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Querrien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Marzais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04506053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504395v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209600v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04504999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01846476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01757148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055362v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderhaegen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01811907v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouzy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Detante" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773819v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lejault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.3220" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>