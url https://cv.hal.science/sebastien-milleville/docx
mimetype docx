--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La détermination du point de départ du délai quinquennal de prescription de l’article 2224 du Code civil</w:t>
+                <w:t xml:space="preserve">Les incertitudes affectant la caractérisation de l’animus chez l’auteur d’un empiétement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACAGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 02, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/bacage.738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/bacage.702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788374v1</w:t>
+                <w:t xml:space="preserve">hal-04788368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incertitudes affectant la caractérisation de l’animus chez l’auteur d’un empiétement</w:t>
+                <w:t xml:space="preserve">Étendue des pouvoirs matériels de l’indivisaire dans l’indivision perpétuelle d’un accessoire immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACAGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 02, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/bacage.702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/bacage.706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788368v1</w:t>
+                <w:t xml:space="preserve">hal-04788354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étendue des pouvoirs matériels de l’indivisaire dans l’indivision perpétuelle d’un accessoire immobilier</w:t>
+                <w:t xml:space="preserve">La détermination du point de départ du délai quinquennal de prescription de l’article 2224 du Code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACAGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 02, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/bacage.706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/bacage.738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788354v1</w:t>
+                <w:t xml:space="preserve">hal-04788374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'obligation d’entretien du propriétaire d’une source</w:t>
               </w:r>
@@ -1198,165 +1198,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La propriété collective, une lacune constitutionnelle ?</w:t>
+                <w:t xml:space="preserve">La perpétuité des droits réels : ni présumée… ni acceptée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, RDLF 2015, pp.chron. n°16</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946990v1</w:t>
+                <w:t xml:space="preserve">hal-02161101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perpétuité des droits réels : ni présumée… ni acceptée ?</w:t>
+                <w:t xml:space="preserve">La propriété collective, une lacune constitutionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.148</w:t>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, RDLF 2015, pp.chron. n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161101v1</w:t>
+                <w:t xml:space="preserve">hal-01946990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La propriété des créances est-elle constitutionnellement consacrée ?</w:t>
               </w:r>
@@ -1405,165 +1405,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interprétation des contrats dans la proposition de règlement relative au droit commun européen de la vente</w:t>
+                <w:t xml:space="preserve">Droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 256, pp.35</w:t>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, RDLF 2013, pp.chron. n°01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947815v1</w:t>
+                <w:t xml:space="preserve">hal-02301333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droits fondamentaux</w:t>
+                <w:t xml:space="preserve">L'interprétation des contrats dans la proposition de règlement relative au droit commun européen de la vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, RDLF 2013, pp.chron. n°01</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 256, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301333v1</w:t>
+                <w:t xml:space="preserve">hal-01947815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obligation de sécurité de résultat de l'employeur : retour aux sources</w:t>
               </w:r>
@@ -2665,51 +2665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Milleville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.702" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788354v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.685" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.934" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.258" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01912250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01959164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01993610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Greiner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01959159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01413680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Milleville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788354v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.706" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788374v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.685" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.934" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.258" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01912250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01959164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01993610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Greiner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01959159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01413680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>