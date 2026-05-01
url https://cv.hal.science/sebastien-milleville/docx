--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -178,183 +178,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étendue des pouvoirs matériels de l’indivisaire dans l’indivision perpétuelle d’un accessoire immobilier</w:t>
+                <w:t xml:space="preserve">La détermination du point de départ du délai quinquennal de prescription de l’article 2224 du Code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACAGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 02, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/bacage.706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/bacage.738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788354v1</w:t>
+                <w:t xml:space="preserve">hal-04788374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La détermination du point de départ du délai quinquennal de prescription de l’article 2224 du Code civil</w:t>
+                <w:t xml:space="preserve">Étendue des pouvoirs matériels de l’indivisaire dans l’indivision perpétuelle d’un accessoire immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BACAGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 02, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/bacage.738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/bacage.706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788374v1</w:t>
+                <w:t xml:space="preserve">hal-04788354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'obligation d’entretien du propriétaire d’une source</w:t>
               </w:r>
@@ -853,165 +853,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme du droit des contrats et des obligations</w:t>
+                <w:t xml:space="preserve">Quel régime pour quelles restrictions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 646</w:t>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997939v1</w:t>
+                <w:t xml:space="preserve">hal-01980329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel régime pour quelles restrictions ?</w:t>
+                <w:t xml:space="preserve">Réforme du droit des contrats et des obligations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des contrats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1, pp.176</w:t>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980329v1</w:t>
+                <w:t xml:space="preserve">hal-01997939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits réels : indéfini n'est pas perpétuel !</w:t>
               </w:r>
@@ -1405,165 +1405,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droits fondamentaux</w:t>
+                <w:t xml:space="preserve">L'interprétation des contrats dans la proposition de règlement relative au droit commun européen de la vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, RDLF 2013, pp.chron. n°01</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 256, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301333v1</w:t>
+                <w:t xml:space="preserve">hal-01947815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interprétation des contrats dans la proposition de règlement relative au droit commun européen de la vente</w:t>
+                <w:t xml:space="preserve">Droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 256, pp.35</w:t>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, RDLF 2013, pp.chron. n°01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947815v1</w:t>
+                <w:t xml:space="preserve">hal-02301333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obligation de sécurité de résultat de l'employeur : retour aux sources</w:t>
               </w:r>
@@ -2665,51 +2665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Milleville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788354v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.706" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788374v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.685" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.934" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.258" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980329v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01912250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01959164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01993610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Greiner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01959159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01413680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Milleville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788354v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.685" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.934" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.258" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/bacage.221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997939v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01912250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01959164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01993610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Greiner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01959159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01873402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01413680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>