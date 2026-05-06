--- v1 (2026-03-30)
+++ v2 (2026-05-06)
@@ -261,697 +261,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human contributions to global soundscapes are less predictable than the acoustic rhythms of wildlife</w:t>
+                <w:t xml:space="preserve">An active ensemble classifier for detecting animal sequences from global camera trap data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panu Somervuo</w:t>
+                <w:t xml:space="preserve">Tommi Mononen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Roslin</w:t>
+                <w:t xml:space="preserve">Bess Hardwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian L. Fisher</w:t>
+                <w:t xml:space="preserve">Sandra Alcobia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bess Hardwick</w:t>
+                <w:t xml:space="preserve">Adrian Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deirdre Kerdraon</w:t>
+                <w:t xml:space="preserve">Gergin A Blagoev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.1585-1598. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (10), pp.2500-2516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02786-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.70144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168055v1</w:t>
+                <w:t xml:space="preserve">hal-05520816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An active ensemble classifier for detecting animal sequences from global camera trap data</w:t>
+                <w:t xml:space="preserve">Multi-omic approach to characterize the venom of the parasitic wasp Cotesia congregata (Hymenoptera: Braconidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommi Mononen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bess Hardwick</w:t>
+                <w:t xml:space="preserve">Sébastien J M Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Alcobia</w:t>
+                <w:t xml:space="preserve">Lorène Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Barrett</w:t>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergin A Blagoev</w:t>
+                <w:t xml:space="preserve">Karine Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.70144⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11604-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520816v1</w:t>
+                <w:t xml:space="preserve">hal-05387744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omic approach to characterize the venom of the parasitic wasp Cotesia congregata (Hymenoptera: Braconidae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human contributions to global soundscapes are less predictable than the acoustic rhythms of wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Marchal</w:t>
+                <w:t xml:space="preserve">Panu Somervuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Boulain</w:t>
+                <w:t xml:space="preserve">Tomas Roslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Musset</w:t>
+                <w:t xml:space="preserve">Brian L. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bess Hardwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Deirdre Kerdraon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26, pp.431. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1585-1598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11604-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02786-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387744v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA barcode-based survey of wild urban bees in the Loire Valley, France</w:t>
+                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Villalta</w:t>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ledet</w:t>
+                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Baude</w:t>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Genoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouget</w:t>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83631-0⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171376v1</w:t>
+                <w:t xml:space="preserve">hal-03127732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DNA barcode-based survey of wild urban bees in the Loire Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Villalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Boulain</w:t>
+                <w:t xml:space="preserve">Romain Ledet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyam Baudry</w:t>
+                <w:t xml:space="preserve">David Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Persyn</w:t>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83631-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127732v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gall Wasp Transcriptomes Unravel Potential Effectors Involved in Molecular Dialogues With Oak and Rose</w:t>
               </w:r>
@@ -2386,103 +2386,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying pollinator diversity along urbanization gradients in the Loire Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ledet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
@@ -3105,103 +3105,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal resolution reveals symbiotic virus colonization of parasitic wasp genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joke J.F.A. van Vugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3392,51 +3392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391850v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Tedesco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Castellani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Duarte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meibing Jin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-1107" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05168055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Somervuo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Hardwick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Kerdraon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02786-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Mononen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alcobia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Barrett" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergin A Blagoev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70144" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J M Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11604-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ledet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83631-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ginis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Connor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00926" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.12.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PG0GP42-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.M. Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Asgari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins7072385" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.10.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KB7TS29-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575444v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kaeslin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Heller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-693" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dubuffet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.11.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXR45SH8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424591v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-8C1F0XJJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Populaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Provost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J.M. Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.M Moreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dingremont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Doury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giordanengo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(02)00051-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VQFD35F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giordanengo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jipa.2000.4956" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99388C1D40063936816B6440D29653315CC86242/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Atterbury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00005-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prevost" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Doury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00021-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862345v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Doueihi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cassilli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Henri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391850v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Tedesco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Castellani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Duarte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meibing Jin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-1107" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520816v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Mononen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bess Hardwick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alcobia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Barrett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergin A Blagoev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70144" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J M Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11604-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05168055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Somervuo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Roslin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Kerdraon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02786-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ledet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83631-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ginis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Connor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00926" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.12.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PG0GP42-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.M. Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Asgari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins7072385" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.10.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KB7TS29-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575444v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kaeslin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Heller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-693" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dubuffet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cazes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.11.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXR45SH8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424591v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-8C1F0XJJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Populaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Provost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J.M. Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.M Moreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dingremont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Doury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giordanengo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1910(02)00051-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VQFD35F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giordanengo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jipa.2000.4956" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99388C1D40063936816B6440D29653315CC86242/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Atterbury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00005-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prevost" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Doury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00021-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862345v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Doueihi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cassilli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Henri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>