--- v0 (2026-03-27)
+++ v1 (2026-04-17)
@@ -951,51 +951,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimzation of commande inputs of delivery vehicle by using a control allocation under nonlinear constraints</w:t>
+                <w:t xml:space="preserve">Evaluation of energy efficiency of electric vehicle with different actuator architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tuan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morterolle</w:t>
@@ -1026,97 +1026,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maiffredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Truck &amp; Bus World Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE ITSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. pp.1680-1685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959573v1</w:t>
+                <w:t xml:space="preserve">hal-00873705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of energy efficiency of electric vehicle with different actuator architectures</w:t>
+                <w:t xml:space="preserve">Optimzation of commande inputs of delivery vehicle by using a control allocation under nonlinear constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tuan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morterolle</w:t>
@@ -1147,82 +1156,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maiffredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE ITSC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Truck &amp; Bus World Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00873705v1</w:t>
+                <w:t xml:space="preserve">hal-00959573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'allocation de contrôle sous contraintes non-linéaires pour optimiser les entrées de commande d'un véhicule industriel</w:t>
               </w:r>
@@ -1617,51 +1617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C90C9FE"/>
+    <w:nsid w:val="8C7AA2C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1848,51 +1848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-morterolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2284-2132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157712877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Duquesne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ancey-Rocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110495" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pinardon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Gentieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Morterolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.02.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quirant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Vu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maiffredy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728471" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-morterolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2284-2132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157712877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Duquesne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ancey-Rocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110495" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pinardon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Gentieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Morterolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.02.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quirant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Vu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maiffredy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728471" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>