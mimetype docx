--- v1 (2026-04-17)
+++ v2 (2026-05-18)
@@ -951,51 +951,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of energy efficiency of electric vehicle with different actuator architectures</w:t>
+                <w:t xml:space="preserve">Application de l'allocation de contrôle sous contraintes non-linéaires pour optimiser les entrées de commande d'un véhicule industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tuan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morterolle</w:t>
@@ -1026,98 +1026,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maiffredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE ITSC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873705v1</w:t>
+                <w:t xml:space="preserve">hal-03441366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimzation of commande inputs of delivery vehicle by using a control allocation under nonlinear constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tuan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1172,81 +1163,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Truck &amp; Bus World Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'allocation de contrôle sous contraintes non-linéaires pour optimiser les entrées de commande d'un véhicule industriel</w:t>
+                <w:t xml:space="preserve">Evaluation of energy efficiency of electric vehicle with different actuator architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tuan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morterolle</w:t>
@@ -1277,73 +1268,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maiffredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE ITSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. pp.1680-1685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441366v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de Forme d'un Réflecteur Parabolique &amp;quot; Géotensoïd</w:t>
               </w:r>
@@ -1617,51 +1617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C7AA2C7"/>
+    <w:nsid w:val="BBED4A44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1848,51 +1848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-morterolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2284-2132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157712877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Duquesne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ancey-Rocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110495" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pinardon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Gentieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Morterolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.02.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quirant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Vu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maiffredy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728471" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-morterolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2284-2132" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157712877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Duquesne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morterolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ancey-Rocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110495" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pinardon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Gentieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.110129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dub&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quirant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.01.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Morterolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.02.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quirant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cevaer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0000075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tuan Vu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maiffredy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959573v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728471" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>