--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -749,312 +749,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Live Machine Learning and Deep Sleep to Support a Self-Adaptive Efficient Configuration of Battery Powered Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concern-Oriented Language Development (COLD): Fostering Reuse in Language Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Kienzle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Mussbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Cecchinel</w:t>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fouquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Bousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, pp.139-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cl.2018.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880430v1</w:t>
+                <w:t xml:space="preserve">hal-01803008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concern-Oriented Language Development (COLD): Fostering Reuse in Language Engineering</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging Live Machine Learning and Deep Sleep to Support a Self-Adaptive Efficient Configuration of Battery Powered Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barais</w:t>
+                <w:t xml:space="preserve">Cyril Cecchinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bousse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803008v1</w:t>
+                <w:t xml:space="preserve">hal-01880430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional feasibility analysis of variability-intensive data flow-oriented applications over highly-configurable platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Lazreg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2101,51 +2101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Lazreg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2320,805 +2320,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do we teach Modelling and Model-Driven Engineering? A survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching DevOps at the Graduate Level: A report from Polytech Nice Sophia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ciccozzi</w:t>
+                <w:t xml:space="preserve">Guilhem Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michalis Famelis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educator Symposium at MODELS'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">First international workshop on software engineering aspects of continuous development and new paradigms of software production and deployment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LASER foundation, Mar 2018, Villebrumier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886126v1</w:t>
+                <w:t xml:space="preserve">hal-01792773v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Functional Feasibility of Variability-Intensive Data Flow-Oriented Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collet</w:t>
+                <w:t xml:space="preserve">Du code aux modèles, des modèles au code: enseigner les langages dédiés (DSL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIEL 2018 : 7ème Conférence en IngénieriE du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660057v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling Requirements and Continuous Integration in an Agile Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do we teach Modelling and Model-Driven Engineering? A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ciccozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Famelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerti Kappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen Lambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 26th International Requirements Engineering Conference (RE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Banff, Canada</w:t>
+              <w:t xml:space="preserve">Educator Symposium at MODELS'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947831v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Micro-services Deployment in a Safer Way: a Static Analysis and Automated Rewriting Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Benni</w:t>
+                <w:t xml:space="preserve">Assessing the Functional Feasibility of Variability-Intensive Data Flow-Oriented Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Lazreg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on applied Computing</w:t>
+              <w:t xml:space="preserve">Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3167132.3167314⟩</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167132.3167354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659776v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling lock-free concurrent workers over temporal graphs composed of multiple time-series</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconciling Requirements and Continuous Integration in an Agile Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cordy</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing (SAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 26th International Requirements Engineering Conference (RE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Banff, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3167132.3167255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01659786v1</w:t>
+                <w:t xml:space="preserve">hal-01947831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching DevOps at the Graduate Level: A report from Polytech Nice Sophia</w:t>
+                <w:t xml:space="preserve">Supporting Micro-services Deployment in a Safer Way: a Static Analysis and Automated Rewriting Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international workshop on software engineering aspects of continuous development and new paradigms of software production and deployment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167132.3167314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792773v2</w:t>
+                <w:t xml:space="preserve">hal-01659776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du code aux modèles, des modèles au code: enseigner les langages dédiés (DSL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Gonnord</w:t>
+                <w:t xml:space="preserve">Enabling lock-free concurrent workers over temporal graphs composed of multiple time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEL 2018 : 7ème Conférence en IngénieriE du Logiciel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167132.3167255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816239v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practicing Domain-Specific Languages: From Code to Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3273,90 +3273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Body of Knowledge for Model-Based Software Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ciccozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michalis Famelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerti Kappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leen Lambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3398,77 +3398,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Deployment of Data Collection Policies over Heterogeneous Shared Sensing Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cecchinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Asia-Pacific Software Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Hamilton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3493,77 +3493,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a (de)composable workflow architecture to define data collection policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cecchinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Applied Computing (SAC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Pisa, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3636,51 +3636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3825,291 +3825,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Data Visualisation: A Composition-Based Approach to Support Domain Variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Logre</w:t>
+                <w:t xml:space="preserve">Software Development Support for Shared Sensing Infrastructures: A Generative and Dynamic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cecchinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Modelling Foundations and Applications (ECMFA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.101-116, </w:t>
+              <w:t xml:space="preserve"> International Conference on Software Reuse (ICSR’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Miami, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14130-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322526v1</w:t>
+                <w:t xml:space="preserve">hal-01341098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Development Support for Shared Sensing Infrastructures: A Generative and Dynamic Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Cecchinel</w:t>
+                <w:t xml:space="preserve">Sensor Data Visualisation: A Composition-Based Approach to Support Domain Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Logre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Software Reuse (ICSR’15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Miami, United States. </w:t>
+              <w:t xml:space="preserve">European Conference on Modelling Foundations and Applications (ECMFA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.101-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-14130-5_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341098v1</w:t>
+                <w:t xml:space="preserve">hal-01322526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the Internet of Things to Teach Domain-Specific Languages and Modeling: The ArduinoML project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4147,51 +4147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Architecture to Support the Collection of Big Data in the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cecchinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4264,51 +4264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiences in teaching variability modeling and model-driven generative techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4411,51 +4411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Urli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4500,256 +4500,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Causal Model to predict the Effect of Business Process Evolution on Quality of Service</w:t>
+                <w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Feugas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Urli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on the Quality of Software Architectures (QoSA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MAPLE/SCALE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816940v1</w:t>
+                <w:t xml:space="preserve">hal-00838642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Causal Model to predict the Effect of Business Process Evolution on Quality of Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Feugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Romero</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPLE/SCALE 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on the Quality of Software Architectures (QoSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Vancouver, Canada. pp.143--152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2465478.2465486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838642v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Exploit Domain Knowledge in Multiple Software Product Lines?</w:t>
               </w:r>
@@ -4774,51 +4774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Workshop on Product LinE Approaches in Software Engineering at ICSE 2013 (PLEASE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, San Fransisco, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4882,51 +4882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Logre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalization of Modeling Languages workshop (GeMOC'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5204,420 +5204,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Composite Feature Models to Support Agile Software Product Line Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Urli</w:t>
+                <w:t xml:space="preserve">Using Domain Features to Handle Feature Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrés Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Models and Evolution in MODELS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.1-6</w:t>
+              <w:t xml:space="preserve">Variability Modelling Software-Intensive Systems (VAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ulrich Eisenecker, University of Leipzig, DE, Jan 2012, Leipzig, Germany. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017050v1</w:t>
+                <w:t xml:space="preserve">hal-00653044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Domain Features to Handle Feature Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconsidering Quality of Service Analysis in Dynamic and Open Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnor Solberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variability Modelling Software-Intensive Systems (VAMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ulrich Eisenecker, University of Leipzig, DE, Jan 2012, Leipzig, Germany. pp.101-110</w:t>
+              <w:t xml:space="preserve">Conférence en Ingénierie du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653044v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering Quality of Service Analysis in Dynamic and Open Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Chauvel</w:t>
+                <w:t xml:space="preserve">Using Composite Feature Models to Support Agile Software Product Line Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Urli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnor Solberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Ingénierie du Logiciel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Models and Evolution in MODELS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912137v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Constraint-based Optimization and Variability to Support Continuous Self-Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrés Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC'12), 7th Dependable and Adaptive Distributed Systems (DADS) Track</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.486-491</w:t>
@@ -5672,51 +5672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMFA 2012 - 8th European Conference on Modelling Foundations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark. pp.4-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6020,701 +6020,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undoing Event-Driven Adaptation of Business Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing Security Access Control Policies into Legacy Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fáber Danilo Giraldo Velásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Services Computing (SCC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.234-241</w:t>
+              <w:t xml:space="preserve">Fifteenth International Enterprise Distributed Object Computing Conference (EDOC'11), short paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Helsinki, Finland. pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587660v1</w:t>
+                <w:t xml:space="preserve">hal-00594845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service-Oriented Architecture Modeling: Bridging the Gap between Structure and Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aspect-Oriented Model Development at Different Levels of Abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Alférez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Amalio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Clavreul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+                <w:t xml:space="preserve">Selim Ciraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert B. France</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Fleurey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Kienzle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Driven Engineering Languages and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Conference on Modelling Foundations and Applications (ECMFA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Birmingham, United Kingdom. pp.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00634943v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585301v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Security Access Control Policies into Legacy Business Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+                <w:t xml:space="preserve">Using Multiple Feature Models to Design Applications for Mobile Phones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Enterprise Distributed Object Computing Conference (EDOC'11), short paper</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Helsinki, Finland. pp.42-49</w:t>
+              <w:t xml:space="preserve">MAPLE / SCALE workshop, colocated with SPLC'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Munich, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594845v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect-Oriented Model Development at Different Levels of Abstraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminer l'impact d'une évolution dans les processus métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Feugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Modelling Foundations and Applications (ECMFA'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Birmingham, United Kingdom. pp.1-16</w:t>
+              <w:t xml:space="preserve">Journées sur l'Ingénierie Dirigée par les Modèles (IDM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lille, France. pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585301v2</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Multiple Feature Models to Design Applications for Mobile Phones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Undoing Event-Driven Adaptation of Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPLE / SCALE workshop, colocated with SPLC'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Munich, Germany. pp.1-8</w:t>
+              <w:t xml:space="preserve">8th IEEE International Conference on Services Computing (SCC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.234-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611379v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminer l'impact d'une évolution dans les processus métiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Feugas</w:t>
+                <w:t xml:space="preserve">Service-Oriented Architecture Modeling: Bridging the Gap between Structure and Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert B. France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sur l'Ingénierie Dirigée par les Modèles (IDM'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.289-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24485-8_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596428v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00634943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche orientée aspect allant du modèle d'exigences au modèle de conception</w:t>
               </w:r>
@@ -7251,273 +7251,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Services Orchestration Evolution : A Merge Process For Behavioral Evolution</w:t>
+                <w:t xml:space="preserve">Vers l'intégration dynamique de contrats dans des architectures orientées services : une experience applicative du modèle au code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Software Architecture(ECSA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paphos, Cyprus. pp.1-16</w:t>
+              <w:t xml:space="preserve">2ème Conférence sur les Architectures Logicielles (CAL'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531051v1</w:t>
+                <w:t xml:space="preserve">hal-00531054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'intégration dynamique de contrats dans des architectures orientées services : une experience applicative du modèle au code</w:t>
+                <w:t xml:space="preserve">Web Services Orchestration Evolution : A Merge Process For Behavioral Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lahire</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Conférence sur les Architectures Logicielles (CAL'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.1-15</w:t>
+              <w:t xml:space="preserve">2nd European Conference on Software Architecture(ECSA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paphos, Cyprus. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531054v1</w:t>
+                <w:t xml:space="preserve">hal-00531051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Service Composition: Mashups Driven Orchestration Definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7993,77 +7993,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un processus de développement pour contrôler l'évolution des processus métiers en termes de QoS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Feugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-GPL 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8159,51 +8159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.320001.000.S.C.2014.000.31235. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8708,51 +8708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9063,51 +9063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crespo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerbrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02876536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abrah&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00814-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2208" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803008v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.05.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lazreg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284971.3284975" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.06.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05221809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419036v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordeleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551349.3559551" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bencomo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867453" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Jungbluth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00092" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ciccozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Famelis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerti Kappel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Lambers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167354" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947831v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167314" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167255" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792773v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molines" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3270112.3270116" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851962" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2015.7332417" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Logre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2735927" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341098v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14130-5_16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341103v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jimenez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2014.83" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465478.2465486" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ardagna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Di Nitto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Casale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastoo Mohagheghi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MISE.2012.6226014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653044v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnor Solberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632269v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838532v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531027v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634943v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_21" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594845v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;ber Danilo Giraldo Vel&#225;squez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585301v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alf&#233;rez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amalio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ciraci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611379v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596428v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531054v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531050v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531052v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555745v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356881v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792775v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669772v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00531024v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crespo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerbrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02876536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abrah&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00814-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2208" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.05.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lazreg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284971.3284975" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.06.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05221809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419036v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordeleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551349.3559551" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bencomo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867453" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Jungbluth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00092" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792773v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ciccozzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Famelis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerti Kappel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Lambers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167354" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167314" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167255" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3270112.3270116" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851962" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2015.7332417" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Logre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2735927" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14130-5_16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341103v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jimenez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2014.83" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465478.2465486" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ardagna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Di Nitto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Casale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastoo Mohagheghi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MISE.2012.6226014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653044v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnor Solberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632269v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838532v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531027v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;ber Danilo Giraldo Vel&#225;squez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585301v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alf&#233;rez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amalio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ciraci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596428v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_21" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531054v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531051v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531050v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531052v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555745v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356881v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792775v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669772v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00531024v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>