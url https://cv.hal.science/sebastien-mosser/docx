--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -364,295 +364,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeLa: A Programming Language for a New Multidisciplinary Oceanographic Float</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opportunities in Intelligent Modeling Assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Mussbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Kienzle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yann Hello</w:t>
+                <w:t xml:space="preserve">Silvia Abrahão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyacinth Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20216081⟩</w:t>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (5), pp.1045-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10270-020-00814-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982281v1</w:t>
+                <w:t xml:space="preserve">hal-02876536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities in Intelligent Modeling Assistance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jörg Kienzle</w:t>
+                <w:t xml:space="preserve">MeLa: A Programming Language for a New Multidisciplinary Oceanographic Float</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Cazau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Abrahão</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hyacinth Ali</w:t>
+                <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (5), pp.1045-1053. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.6081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10270-020-00814-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20216081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876536v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A delta‐oriented approach to support the safe reuse of black‐box code rewriters</w:t>
               </w:r>
@@ -1114,51 +1114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adore&amp;quot;, a logical meta-model supporting business process evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sci. Comput. Program.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78 (8), pp.1035--1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1205,51 +1205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow Design using Fragment Composition (Crisis Management System Design through ADORE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1287,51 +1287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture pour l'adaptation de Systèmes d'Information Interactifs Orientés Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,269 +1438,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Challenges of Integrating Digital Twins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Archambault</w:t>
+                <w:t xml:space="preserve">Towards Model-Based Decision-Telling: Design Evolution Through Decision Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 ACM/IEEE 28th International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Grand Rapids, France. pp.457-461, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MODELS-C68889.2025.00066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221809v1</w:t>
+                <w:t xml:space="preserve">hal-05419036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Model-Based Decision-Telling: Design Evolution Through Decision Nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Selmi</w:t>
+                <w:t xml:space="preserve">On the Challenges of Integrating Digital Twins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Kienzle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Mussbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 ACM/IEEE 28th International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419036v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Decision Making Over Deep Variability in Feedback-Driven Software Development</w:t>
               </w:r>
@@ -1846,51 +1846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunter Mussbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Abrahão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bencomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1939,1480 +1939,1480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model driven programming of autonomous floats for multidisciplinary monitoring of the oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+                <w:t xml:space="preserve">When DevOps Meets Meta-Learning: A Portfolio to Rule them all</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guust Nolet</w:t>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Jungbluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867453⟩</w:t>
+              <w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.605-612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361275v1</w:t>
+                <w:t xml:space="preserve">hal-02403680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted Automated Analyses for Variability-Intensive Embedded Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collet</w:t>
+                <w:t xml:space="preserve">Model driven programming of autonomous floats for multidisciplinary monitoring of the oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Heymans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st ACM/IEEE International Conference on Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061251v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When DevOps Meets Meta-Learning: A Portfolio to Rule them all</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+                <w:t xml:space="preserve">Multifaceted Automated Analyses for Variability-Intensive Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Lazreg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Günther Jungbluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41st ACM/IEEE International Conference on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403680v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching DevOps at the Graduate Level: A report from Polytech Nice Sophia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Body of Knowledge for Model-Based Software Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Molines</w:t>
+                <w:t xml:space="preserve">Federico Ciccozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Famelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerti Kappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen Lambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international workshop on software engineering aspects of continuous development and new paradigms of software production and deployment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LASER foundation, Mar 2018, Villebrumier, France</w:t>
+              <w:t xml:space="preserve">MODELS '18 ACM/IEEE 21st International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792773v2</w:t>
+                <w:t xml:space="preserve">hal-01886114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du code aux modèles, des modèles au code: enseigner les langages dédiés (DSL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Gonnord</w:t>
+                <w:t xml:space="preserve">Teaching DevOps at the Graduate Level: A report from Polytech Nice Sophia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEL 2018 : 7ème Conférence en IngénieriE du Logiciel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Grenoble, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">First international workshop on software engineering aspects of continuous development and new paradigms of software production and deployment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LASER foundation, Mar 2018, Villebrumier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816239v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792773v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do we teach Modelling and Model-Driven Engineering? A survey</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du code aux modèles, des modèles au code: enseigner les langages dédiés (DSL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leen Lambers</w:t>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educator Symposium at MODELS'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">CIEL 2018 : 7ème Conférence en IngénieriE du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886126v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Functional Feasibility of Variability-Intensive Data Flow-Oriented Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Lazreg</w:t>
+                <w:t xml:space="preserve">Supporting Micro-services Deployment in a Safer Way: a Static Analysis and Automated Rewriting Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing</w:t>
+              <w:t xml:space="preserve">Symposium on applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3167132.3167354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3167132.3167314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660057v1</w:t>
+                <w:t xml:space="preserve">hal-01659776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling Requirements and Continuous Integration in an Agile Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enabling lock-free concurrent workers over temporal graphs composed of multiple time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 26th International Requirements Engineering Conference (RE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167132.3167255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947831v1</w:t>
+                <w:t xml:space="preserve">hal-01659786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Micro-services Deployment in a Safer Way: a Static Analysis and Automated Rewriting Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconciling Requirements and Continuous Integration in an Agile Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 IEEE 26th International Requirements Engineering Conference (RE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Banff, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659776v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling lock-free concurrent workers over temporal graphs composed of multiple time-series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hartmann</w:t>
+                <w:t xml:space="preserve">How do we teach Modelling and Model-Driven Engineering? A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ciccozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Famelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerti Kappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen Lambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing (SAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educator Symposium at MODELS'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659786v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practicing Domain-Specific Languages: From Code to Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Gonnord</w:t>
+                <w:t xml:space="preserve">Assessing the Functional Feasibility of Variability-Intensive Data Flow-Oriented Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Lazreg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Educators Symposium at MODELS 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3270112.3270116⟩</w:t>
+              <w:t xml:space="preserve">Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167132.3167354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865448v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Delta-oriented Approach to Support the Safe Reuse of Black-box Code Rewriters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Benni</w:t>
+                <w:t xml:space="preserve">Practicing Domain-Specific Languages: From Code to Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Software Reuse (ICSR'18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Educators Symposium at MODELS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Copenaghen, Denmark. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3270112.3270116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722040v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Body of Knowledge for Model-Based Software Engineering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leen Lambers</w:t>
+                <w:t xml:space="preserve">A Delta-oriented Approach to Support the Safe Reuse of Black-box Code Rewriters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS '18 ACM/IEEE 21st International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">17th International Conference on Software Reuse (ICSR'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886114v1</w:t>
+                <w:t xml:space="preserve">hal-01722040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Deployment of Data Collection Policies over Heterogeneous Shared Sensing Infrastructures</w:t>
               </w:r>
@@ -3623,51 +3623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Urli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3825,147 +3825,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Development Support for Shared Sensing Infrastructures: A Generative and Dynamic Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Cecchinel</w:t>
+                <w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Urli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Software Reuse (ICSR’15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341098v1</w:t>
+                <w:t xml:space="preserve">hal-01017094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor Data Visualisation: A Composition-Based Approach to Support Domain Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Logre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3997,655 +4014,638 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Modelling Foundations and Applications (ECMFA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.101-116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Internet of Things to Teach Domain-Specific Languages and Modeling: The ArduinoML project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Software Development Support for Shared Sensing Infrastructures: A Generative and Dynamic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cecchinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the MODELS Educators Symposium co-located with the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems (MODELS 2014), Valencia, Spain, September 29, 2014.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International Conference on Software Reuse (ICSR’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14130-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273731v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture to Support the Collection of Big Data in the Internet of Things</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting the Internet of Things to Teach Domain-Specific Languages and Modeling: The ArduinoML project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Ubiquitous Mobile cloud (co-located with SERVICES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the MODELS Educators Symposium co-located with the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems (MODELS 2014), Valencia, Spain, September 29, 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.45--54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341103v1</w:t>
+                <w:t xml:space="preserve">hal-01273731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences in teaching variability modeling and model-driven generative techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collet</w:t>
+                <w:t xml:space="preserve">An Architecture to Support the Collection of Big Data in the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cecchinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lahire</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Software Product Lines Conference - Companion Volume for Workshop, Tools and Demo papers, SPLC '14, Florence, Italy, September 15-19, 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Ubiquitous Mobile cloud (co-located with SERVICES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Anchorage, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SERVICES.2014.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273732v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiences in teaching variability modeling and model-driven generative techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Urli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.1-8</w:t>
+              <w:t xml:space="preserve">18th International Software Product Lines Conference - Companion Volume for Workshop, Tools and Demo papers, SPLC '14, Florence, Italy, September 15-19, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.26--29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017094v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Report on the First Workshop On the Globalization of Modeling Languages (GEMOC 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Urli</w:t>
+                <w:t xml:space="preserve">Julien Deantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Quinton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collet</w:t>
+                <w:t xml:space="preserve">Frédéric Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPLE/SCALE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t>
+              <w:t xml:space="preserve">GEMOC+AMINO@MoDELS: GEMOC - 1st International Workshop On the Globalization of Modeling Languages (2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838642v1</w:t>
+                <w:t xml:space="preserve">hal-00926244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Causal Model to predict the Effect of Business Process Evolution on Quality of Service</w:t>
               </w:r>
@@ -4729,1992 +4729,1992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Exploit Domain Knowledge in Multiple Software Product Lines?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Urli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Workshop on Product LinE Approaches in Software Engineering at ICSE 2013 (PLEASE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, San Fransisco, United States. 4 p</w:t>
+              <w:t xml:space="preserve">MAPLE/SCALE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017074v1</w:t>
+                <w:t xml:space="preserve">hal-00838642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Sensors to Visualization Dashboards: Need for Language Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Exploit Domain Knowledge in Multiple Software Product Lines?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Urli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferry</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization of Modeling Languages workshop (GeMOC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t>
+              <w:t xml:space="preserve">Fourth International Workshop on Product LinE Approaches in Software Engineering at ICSE 2013 (PLEASE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, San Fransisco, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322550v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the First Workshop On the Globalization of Modeling Languages (GEMOC 2013)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert France</w:t>
+                <w:t xml:space="preserve">From Sensors to Visualization Dashboards: Need for Language Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Logre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boulanger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEMOC+AMINO@MoDELS: GEMOC - 1st International Workshop On the Globalization of Modeling Languages (2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.3-13</w:t>
+              <w:t xml:space="preserve">Globalization of Modeling Languages workshop (GeMOC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926244v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODAClouds: A model-driven approach for the design and execution of applications on multiple Clouds</w:t>
+                <w:t xml:space="preserve">Using Feature Model to Build Model Transformation Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Ardagna</w:t>
+                <w:t xml:space="preserve">Vincent Aranega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Di Nitto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Models in Software Engineering (MiSE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MODELS 2012 - 15th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910371v1</w:t>
+                <w:t xml:space="preserve">hal-00838532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Domain Features to Handle Feature Interactions</w:t>
+                <w:t xml:space="preserve">A Commutative Model Composition Operator to Support Software Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variability Modelling Software-Intensive Systems (VAMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ulrich Eisenecker, University of Leipzig, DE, Jan 2012, Leipzig, Germany. pp.101-110</w:t>
+              <w:t xml:space="preserve">ECMFA 2012 - 8th European Conference on Modelling Foundations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark. pp.4-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653044v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering Quality of Service Analysis in Dynamic and Open Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Chauvel</w:t>
+                <w:t xml:space="preserve">Using Composite Feature Models to Support Agile Software Product Line Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Urli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnor Solberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Ingénierie du Logiciel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Models and Evolution in MODELS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912137v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Composite Feature Models to Support Agile Software Product Line Evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Using Domain Features to Handle Feature Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrés Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Models and Evolution in MODELS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.1-6</w:t>
+              <w:t xml:space="preserve">Variability Modelling Software-Intensive Systems (VAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ulrich Eisenecker, University of Leipzig, DE, Jan 2012, Leipzig, Germany. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017050v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Constraint-based Optimization and Variability to Support Continuous Self-Adaptation</w:t>
+                <w:t xml:space="preserve">Reconsidering Quality of Service Analysis in Dynamic and Open Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Andrés Parra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Romero</w:t>
+                <w:t xml:space="preserve">Franck Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnor Solberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC'12), 7th Dependable and Adaptive Distributed Systems (DADS) Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.486-491</w:t>
+              <w:t xml:space="preserve">Conférence en Ingénierie du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00632269v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Commutative Model Composition Operator to Support Software Adaptation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MODAClouds: A model-driven approach for the design and execution of applications on multiple Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Di Nitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Casale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Petcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastoo Mohagheghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMFA 2012 - 8th European Conference on Modelling Foundations and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 Models in Software Engineering (MiSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MISE.2012.6226014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689706v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Feature Model to Build Model Transformation Chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aranega</w:t>
+                <w:t xml:space="preserve">Using Constraint-based Optimization and Variability to Support Continuous Self-Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrés Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Etien</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS 2012 - 15th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC'12), 7th Dependable and Adaptive Distributed Systems (DADS) Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.486-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838532v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00632269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche flot de données pour supporter la composition d'interfaces homme-machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undoing Event-Driven Adaptation of Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Brel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+                <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sur l'Ingénierie Dirigée par les Modèles(IDM'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lille, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">8th IEEE International Conference on Services Computing (SCC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.234-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590510v1</w:t>
+                <w:t xml:space="preserve">hal-00587660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Aspect-oriented Requirements Models to Aspect-oriented Business Process Design Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Service-Oriented Architecture Modeling: Bridging the Gap between Structure and Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Amyot</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert B. France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international conference on Aspect Oriented Software Development (AOSD'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.289-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24485-8_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531027v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00634943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Security Access Control Policies into Legacy Business Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fáber Danilo Giraldo Velásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth International Enterprise Distributed Object Computing Conference (EDOC'11), short paper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Helsinki, Finland. pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect-Oriented Model Development at Different Levels of Abstraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Multiple Feature Models to Design Applications for Mobile Phones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Modelling Foundations and Applications (ECMFA'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Birmingham, United Kingdom. pp.1-16</w:t>
+              <w:t xml:space="preserve">MAPLE / SCALE workshop, colocated with SPLC'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Munich, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585301v2</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Multiple Feature Models to Design Applications for Mobile Phones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinton</w:t>
+                <w:t xml:space="preserve">Déterminer l'impact d'une évolution dans les processus métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Feugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Parra</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPLE / SCALE workshop, colocated with SPLC'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Munich, Germany. pp.1-8</w:t>
+              <w:t xml:space="preserve">Journées sur l'Ingénierie Dirigée par les Modèles (IDM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lille, France. pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611379v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminer l'impact d'une évolution dans les processus métiers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aspect-Oriented Model Development at Different Levels of Abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Alférez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Amalio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ciraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fleurey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Kienzle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sur l'Ingénierie Dirigée par les Modèles (IDM'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lille, France. pp.71-76</w:t>
+              <w:t xml:space="preserve">7th European Conference on Modelling Foundations and Applications (ECMFA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Birmingham, United Kingdom. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596428v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585301v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undoing Event-Driven Adaptation of Business Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une approche flot de données pour supporter la composition d'interfaces homme-machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Services Computing (SCC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.234-241</w:t>
+              <w:t xml:space="preserve">Journées sur l'Ingénierie Dirigée par les Modèles(IDM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lille, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587660v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service-Oriented Architecture Modeling: Bridging the Gap between Structure and Behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Aspect-oriented Requirements Models to Aspect-oriented Business Process Design Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Mussbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert B. France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Amyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Driven Engineering Languages and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th international conference on Aspect Oriented Software Development (AOSD'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24485-8_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00634943v1</w:t>
+                <w:t xml:space="preserve">hal-00531027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche orientée aspect allant du modèle d'exigences au modèle de conception</w:t>
               </w:r>
@@ -6726,51 +6726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunter Mussbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Amyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6802,627 +6802,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing and Assessing a Compositional Approach of Business Process Design</w:t>
+                <w:t xml:space="preserve">Taming Orchestration Design Complexity through the ADORE Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Composition 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Malaga, Spain. Springer's Lecture Notes in Computer Science</w:t>
+              <w:t xml:space="preserve">Journées 2010 du GDR GPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.CNRS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531032v1</w:t>
+                <w:t xml:space="preserve">hal-00590508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming Orchestration Design Complexity through the ADORE Framework</w:t>
+                <w:t xml:space="preserve">Visualizing and Assessing a Compositional Approach of Business Process Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2010 du GDR GPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.CNRS</w:t>
+              <w:t xml:space="preserve">Software Composition 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Malaga, Spain. Springer's Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590508v1</w:t>
+                <w:t xml:space="preserve">hal-00531032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestration Evolution Following Dataflow Concepts: Introducing Unanticipated Loops Inside a Legacy Workflow</w:t>
+                <w:t xml:space="preserve">Service Oriented Architecture Definition Using Composition of Business-Driven Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Internet and Web Applications and Services (ICIW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Venice, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">Models and Evolution(MODSE'09), MODELS'09 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531036v1</w:t>
+                <w:t xml:space="preserve">hal-00531039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions autour de la construction dirigée par les modèles d'un atelier de composition d'orchestrations</w:t>
+                <w:t xml:space="preserve">Orchestration Evolution Following Dataflow Concepts: Introducing Unanticipated Loops Inside a Legacy Workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème conférence francophone sur les Langages et Modèles à Objets (LMO'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.1-16</w:t>
+              <w:t xml:space="preserve">International Conference on Internet and Web Applications and Services (ICIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Venice, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531053v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service Oriented Architecture Definition Using Composition of Business-Driven Fragments</w:t>
+                <w:t xml:space="preserve">Réflexions autour de la construction dirigée par les modèles d'un atelier de composition d'orchestrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Models and Evolution(MODSE'09), MODELS'09 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">15ème conférence francophone sur les Langages et Modèles à Objets (LMO'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531039v1</w:t>
+                <w:t xml:space="preserve">hal-00531053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'intégration dynamique de contrats dans des architectures orientées services : une experience applicative du modèle au code</w:t>
+                <w:t xml:space="preserve">Web Service Composition: Mashups Driven Orchestration Definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lahire</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Conférence sur les Architectures Logicielles (CAL'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.1-15</w:t>
+              <w:t xml:space="preserve">International Conference on Itelligent Agents, Web Technologies and Internet Commerce (IAWTIC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Vienna, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531054v1</w:t>
+                <w:t xml:space="preserve">hal-00531050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Services Orchestration Evolution : A Merge Process For Behavioral Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7454,135 +7454,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Service Composition: Mashups Driven Orchestration Definition</w:t>
+                <w:t xml:space="preserve">Vers l'intégration dynamique de contrats dans des architectures orientées services : une experience applicative du modèle au code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Itelligent Agents, Web Technologies and Internet Commerce (IAWTIC'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Vienna, Austria. pp.1-6</w:t>
+              <w:t xml:space="preserve">2ème Conférence sur les Architectures Logicielles (CAL'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531050v1</w:t>
+                <w:t xml:space="preserve">hal-00531054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Functional Languages a good way to represent productive meta-models ?</w:t>
               </w:r>
@@ -7663,51 +7663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nemo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7777,103 +7777,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy development of monitoring applications for an autonomous float</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guust Nolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, CA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8133,77 +8133,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assets de la ligne de produit YourCast : : assets logiciels utilisés pour réaliser un SDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Urli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.320001.000.S.C.2014.000.31235. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8234,51 +8234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JSEDUITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8367,51 +8367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Small Language Models to Reverse-Engineer Machine Learning Pipelines Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8455,64 +8455,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying DevOps to Machine Learning: ROCKFlows, a Story from the Trenches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Jungbluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8682,77 +8682,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour l'écriture des transformations pivot vers plates-formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9063,51 +9063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crespo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerbrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02876536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abrah&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00814-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2208" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.05.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lazreg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284971.3284975" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.06.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05221809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419036v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordeleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551349.3559551" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bencomo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867453" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Jungbluth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00092" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792773v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ciccozzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Famelis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerti Kappel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Lambers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167354" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167314" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167255" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3270112.3270116" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851962" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2015.7332417" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Logre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2735927" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14130-5_16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341103v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jimenez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2014.83" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465478.2465486" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ardagna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Di Nitto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Casale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastoo Mohagheghi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MISE.2012.6226014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653044v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnor Solberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632269v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838532v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531027v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;ber Danilo Giraldo Vel&#225;squez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585301v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alf&#233;rez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amalio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ciraci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596428v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_21" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531054v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531051v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531050v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531052v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555745v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356881v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792775v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669772v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00531024v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crespo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerbrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02876536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abrah&#227;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00814-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2208" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.05.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lazreg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284971.3284975" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.06.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05221809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordeleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551349.3559551" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bencomo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Jungbluth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00092" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867453" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ciccozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Famelis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerti Kappel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Lambers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792773v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659776v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167314" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167255" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886126v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167354" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3270112.3270116" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851962" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2015.7332417" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Logre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2735927" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14130-5_16" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273731v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jimenez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2014.83" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926244v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465478.2465486" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017074v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689706v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912137v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnor Solberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910371v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ardagna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Di Nitto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Casale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastoo Mohagheghi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MISE.2012.6226014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632269v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634943v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_21" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;ber Danilo Giraldo Vel&#225;squez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596428v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585301v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alf&#233;rez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amalio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ciraci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590510v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531027v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590508v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531032v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531039v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531036v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531050v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531051v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531054v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531052v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555745v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356881v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792775v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669772v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00531024v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>