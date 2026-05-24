--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -364,295 +364,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities in Intelligent Modeling Assistance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MeLa: A Programming Language for a New Multidisciplinary Oceanographic Float</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Abrahão</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hyacinth Ali</w:t>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Cazau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10270-020-00814-5⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.6081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20216081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876536v1</w:t>
+                <w:t xml:space="preserve">hal-02982281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeLa: A Programming Language for a New Multidisciplinary Oceanographic Float</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+                <w:t xml:space="preserve">Opportunities in Intelligent Modeling Assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Mussbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Kienzle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Hello</w:t>
+                <w:t xml:space="preserve">Silvia Abrahão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyacinth Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (21), pp.6081. </w:t>
+              <w:t xml:space="preserve">Software and Systems Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (5), pp.1045-1053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20216081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10270-020-00814-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982281v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A delta‐oriented approach to support the safe reuse of black‐box code rewriters</w:t>
               </w:r>
@@ -749,312 +749,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concern-Oriented Language Development (COLD): Fostering Reuse in Language Engineering</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging Live Machine Learning and Deep Sleep to Support a Self-Adaptive Efficient Configuration of Battery Powered Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barais</w:t>
+                <w:t xml:space="preserve">Cyril Cecchinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bousse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803008v1</w:t>
+                <w:t xml:space="preserve">hal-01880430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Live Machine Learning and Deep Sleep to Support a Self-Adaptive Efficient Configuration of Battery Powered Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concern-Oriented Language Development (COLD): Fostering Reuse in Language Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Kienzle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Mussbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Cecchinel</w:t>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fouquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Bousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, pp.139-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cl.2018.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880430v1</w:t>
+                <w:t xml:space="preserve">hal-01803008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional feasibility analysis of variability-intensive data flow-oriented applications over highly-configurable platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Lazreg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1114,51 +1114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adore&amp;quot;, a logical meta-model supporting business process evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sci. Comput. Program.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78 (8), pp.1035--1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1205,51 +1205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow Design using Fragment Composition (Crisis Management System Design through ADORE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1287,51 +1287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture pour l'adaptation de Systèmes d'Information Interactifs Orientés Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,269 +1438,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Model-Based Decision-Telling: Design Evolution Through Decision Nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Selmi</w:t>
+                <w:t xml:space="preserve">On the Challenges of Integrating Digital Twins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Kienzle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Mussbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 ACM/IEEE 28th International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419036v1</w:t>
+                <w:t xml:space="preserve">hal-05221809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Challenges of Integrating Digital Twins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Archambault</w:t>
+                <w:t xml:space="preserve">Towards Model-Based Decision-Telling: Design Evolution Through Decision Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 ACM/IEEE 28th International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Grand Rapids, France. pp.457-461, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MODELS-C68889.2025.00066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221809v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Decision Making Over Deep Variability in Feedback-Driven Software Development</w:t>
               </w:r>
@@ -1846,51 +1846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunter Mussbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Abrahão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bencomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1939,432 +1939,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When DevOps Meets Meta-Learning: A Portfolio to Rule them all</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Model driven programming of autonomous floats for multidisciplinary monitoring of the oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Günther Jungbluth</w:t>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00092⟩</w:t>
+              <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403680v1</w:t>
+                <w:t xml:space="preserve">hal-02361275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model driven programming of autonomous floats for multidisciplinary monitoring of the oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+                <w:t xml:space="preserve">Multifaceted Automated Analyses for Variability-Intensive Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Lazreg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guust Nolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2019 - Marseille</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41st ACM/IEEE International Conference on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361275v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted Automated Analyses for Variability-Intensive Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Lazreg</w:t>
+                <w:t xml:space="preserve">When DevOps Meets Meta-Learning: A Portfolio to Rule them all</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cordy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+                <w:t xml:space="preserve">Günther Jungbluth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st ACM/IEEE International Conference on Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.605-612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061251v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Body of Knowledge for Model-Based Software Engineering</w:t>
+                <w:t xml:space="preserve">How do we teach Modelling and Model-Driven Engineering? A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ciccozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michalis Famelis</w:t>
@@ -2399,1076 +2399,1076 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS '18 ACM/IEEE 21st International Conference on Model Driven Engineering Languages and Systems</w:t>
+              <w:t xml:space="preserve">Educator Symposium at MODELS'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886114v1</w:t>
+                <w:t xml:space="preserve">hal-01886126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching DevOps at the Graduate Level: A report from Polytech Nice Sophia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Assessing the Functional Feasibility of Variability-Intensive Data Flow-Oriented Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Lazreg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international workshop on software engineering aspects of continuous development and new paradigms of software production and deployment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167132.3167354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792773v2</w:t>
+                <w:t xml:space="preserve">hal-01660057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du code aux modèles, des modèles au code: enseigner les langages dédiés (DSL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Gonnord</w:t>
+                <w:t xml:space="preserve">Supporting Micro-services Deployment in a Safer Way: a Static Analysis and Automated Rewriting Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEL 2018 : 7ème Conférence en IngénieriE du Logiciel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167132.3167314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816239v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Micro-services Deployment in a Safer Way: a Static Analysis and Automated Rewriting Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Benni</w:t>
+                <w:t xml:space="preserve">Enabling lock-free concurrent workers over temporal graphs composed of multiple time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on applied Computing</w:t>
+              <w:t xml:space="preserve">Symposium on Applied Computing (SAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3167132.3167314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3167132.3167255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659776v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling lock-free concurrent workers over temporal graphs composed of multiple time-series</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconciling Requirements and Continuous Integration in an Agile Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cordy</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing (SAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 IEEE 26th International Requirements Engineering Conference (RE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Banff, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659786v1</w:t>
+                <w:t xml:space="preserve">hal-01947831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling Requirements and Continuous Integration in an Agile Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching DevOps at the Graduate Level: A report from Polytech Nice Sophia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 26th International Requirements Engineering Conference (RE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Banff, Canada</w:t>
+              <w:t xml:space="preserve">First international workshop on software engineering aspects of continuous development and new paradigms of software production and deployment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LASER foundation, Mar 2018, Villebrumier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947831v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792773v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do we teach Modelling and Model-Driven Engineering? A survey</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leen Lambers</w:t>
+                <w:t xml:space="preserve">Du code aux modèles, des modèles au code: enseigner les langages dédiés (DSL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educator Symposium at MODELS'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">CIEL 2018 : 7ème Conférence en IngénieriE du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886126v1</w:t>
+                <w:t xml:space="preserve">hal-01816239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Functional Feasibility of Variability-Intensive Data Flow-Oriented Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collet</w:t>
+                <w:t xml:space="preserve">Practicing Domain-Specific Languages: From Code to Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gonnord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Educators Symposium at MODELS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Copenaghen, Denmark. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3270112.3270116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3167132.3167354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01660057v1</w:t>
+                <w:t xml:space="preserve">hal-01865448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practicing Domain-Specific Languages: From Code to Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Gonnord</w:t>
+                <w:t xml:space="preserve">A Delta-oriented Approach to Support the Safe Reuse of Black-box Code Rewriters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Educators Symposium at MODELS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Software Reuse (ICSR'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Madrid, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3270112.3270116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01865448v1</w:t>
+                <w:t xml:space="preserve">hal-01722040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Delta-oriented Approach to Support the Safe Reuse of Black-box Code Rewriters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Benni</w:t>
+                <w:t xml:space="preserve">Towards a Body of Knowledge for Model-Based Software Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ciccozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Famelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerti Kappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen Lambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Software Reuse (ICSR'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Madrid, France</w:t>
+              <w:t xml:space="preserve">MODELS '18 ACM/IEEE 21st International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722040v1</w:t>
+                <w:t xml:space="preserve">hal-01886114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Deployment of Data Collection Policies over Heterogeneous Shared Sensing Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cecchinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Asia-Pacific Software Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Hamilton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3493,77 +3493,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a (de)composable workflow architecture to define data collection policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cecchinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Applied Computing (SAC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Pisa, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3623,64 +3623,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Urli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3825,827 +3825,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Sensor Data Visualisation: A Composition-Based Approach to Support Domain Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Logre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Modelling Foundations and Applications (ECMFA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.101-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017094v1</w:t>
+                <w:t xml:space="preserve">hal-01322526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Data Visualisation: A Composition-Based Approach to Support Domain Variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Logre</w:t>
+                <w:t xml:space="preserve">Software Development Support for Shared Sensing Infrastructures: A Generative and Dynamic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cecchinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Modelling Foundations and Applications (ECMFA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International Conference on Software Reuse (ICSR’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14130-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01322526v1</w:t>
+                <w:t xml:space="preserve">hal-01341098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Development Support for Shared Sensing Infrastructures: A Generative and Dynamic Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting the Internet of Things to Teach Domain-Specific Languages and Modeling: The ArduinoML project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Software Reuse (ICSR’15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the MODELS Educators Symposium co-located with the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems (MODELS 2014), Valencia, Spain, September 29, 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.45--54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-14130-5_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01341098v1</w:t>
+                <w:t xml:space="preserve">hal-01273731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Internet of Things to Teach Domain-Specific Languages and Modeling: The ArduinoML project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Architecture to Support the Collection of Big Data in the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cecchinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the MODELS Educators Symposium co-located with the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems (MODELS 2014), Valencia, Spain, September 29, 2014.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Ubiquitous Mobile cloud (co-located with SERVICES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Anchorage, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SERVICES.2014.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273731v1</w:t>
+                <w:t xml:space="preserve">hal-01341103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture to Support the Collection of Big Data in the Internet of Things</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Jimenez</w:t>
+                <w:t xml:space="preserve">Experiences in teaching variability modeling and model-driven generative techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Urli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Ubiquitous Mobile cloud (co-located with SERVICES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Software Product Lines Conference - Companion Volume for Workshop, Tools and Demo papers, SPLC '14, Florence, Italy, September 15-19, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.26--29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SERVICES.2014.83⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01341103v1</w:t>
+                <w:t xml:space="preserve">hal-01273732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences in teaching variability modeling and model-driven generative techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Urli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lahire</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Software Product Lines Conference - Companion Volume for Workshop, Tools and Demo papers, SPLC '14, Florence, Italy, September 15-19, 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.26--29</w:t>
+              <w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273732v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the First Workshop On the Globalization of Modeling Languages (GEMOC 2013)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deantoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert France</w:t>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Urli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boulanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEMOC+AMINO@MoDELS: GEMOC - 1st International Workshop On the Globalization of Modeling Languages (2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.3-13</w:t>
+              <w:t xml:space="preserve">MAPLE/SCALE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926244v1</w:t>
+                <w:t xml:space="preserve">hal-00838642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Causal Model to predict the Effect of Business Process Evolution on Quality of Service</w:t>
               </w:r>
@@ -4729,1992 +4729,1992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to Exploit Domain Knowledge in Multiple Software Product Lines?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Urli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPLE/SCALE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t>
+              <w:t xml:space="preserve">Fourth International Workshop on Product LinE Approaches in Software Engineering at ICSE 2013 (PLEASE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, San Fransisco, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838642v1</w:t>
+                <w:t xml:space="preserve">hal-01017074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Exploit Domain Knowledge in Multiple Software Product Lines?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Sensors to Visualization Dashboards: Need for Language Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Logre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Workshop on Product LinE Approaches in Software Engineering at ICSE 2013 (PLEASE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, San Fransisco, United States. 4 p</w:t>
+              <w:t xml:space="preserve">Globalization of Modeling Languages workshop (GeMOC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017074v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Sensors to Visualization Dashboards: Need for Language Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Report on the First Workshop On the Globalization of Modeling Languages (GEMOC 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization of Modeling Languages workshop (GeMOC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t>
+              <w:t xml:space="preserve">GEMOC+AMINO@MoDELS: GEMOC - 1st International Workshop On the Globalization of Modeling Languages (2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Miami, United States. pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322550v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Feature Model to Build Model Transformation Chains</w:t>
+                <w:t xml:space="preserve">MODAClouds: A model-driven approach for the design and execution of applications on multiple Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aranega</w:t>
+                <w:t xml:space="preserve">Danilo Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Etien</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabetta Di Nitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Casale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Petcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastoo Mohagheghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS 2012 - 15th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 Models in Software Engineering (MiSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MISE.2012.6226014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838532v1</w:t>
+                <w:t xml:space="preserve">hal-01910371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Commutative Model Composition Operator to Support Software Adaptation</w:t>
+                <w:t xml:space="preserve">Using Domain Features to Handle Feature Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrés Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMFA 2012 - 8th European Conference on Modelling Foundations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark. pp.4-19</w:t>
+              <w:t xml:space="preserve">Variability Modelling Software-Intensive Systems (VAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ulrich Eisenecker, University of Leipzig, DE, Jan 2012, Leipzig, Germany. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689706v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Composite Feature Models to Support Agile Software Product Line Evolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collet</w:t>
+                <w:t xml:space="preserve">Reconsidering Quality of Service Analysis in Dynamic and Open Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnor Solberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Models and Evolution in MODELS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.1-6</w:t>
+              <w:t xml:space="preserve">Conférence en Ingénierie du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017050v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Domain Features to Handle Feature Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Composite Feature Models to Support Agile Software Product Line Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Urli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variability Modelling Software-Intensive Systems (VAMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ulrich Eisenecker, University of Leipzig, DE, Jan 2012, Leipzig, Germany. pp.101-110</w:t>
+              <w:t xml:space="preserve">International Workshop on Models and Evolution in MODELS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653044v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering Quality of Service Analysis in Dynamic and Open Systems</w:t>
+                <w:t xml:space="preserve">Using Constraint-based Optimization and Variability to Support Continuous Self-Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Chauvel</w:t>
+                <w:t xml:space="preserve">Carlos Andrés Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Ingénierie du Logiciel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC'12), 7th Dependable and Adaptive Distributed Systems (DADS) Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.486-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912137v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00632269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODAClouds: A model-driven approach for the design and execution of applications on multiple Clouds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Commutative Model Composition Operator to Support Software Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Models in Software Engineering (MiSE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECMFA 2012 - 8th European Conference on Modelling Foundations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyngby, Denmark. pp.4-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910371v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Constraint-based Optimization and Variability to Support Continuous Self-Adaptation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Romero</w:t>
+                <w:t xml:space="preserve">Using Feature Model to Build Model Transformation Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th ACM Symposium on Applied Computing (SAC'12), 7th Dependable and Adaptive Distributed Systems (DADS) Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Trento, Italy. pp.486-491</w:t>
+              <w:t xml:space="preserve">MODELS 2012 - 15th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00632269v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undoing Event-Driven Adaptation of Business Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une approche flot de données pour supporter la composition d'interfaces homme-machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Services Computing (SCC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.234-241</w:t>
+              <w:t xml:space="preserve">Journées sur l'Ingénierie Dirigée par les Modèles(IDM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lille, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587660v1</w:t>
+                <w:t xml:space="preserve">hal-00590510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service-Oriented Architecture Modeling: Bridging the Gap between Structure and Behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Aspect-oriented Requirements Models to Aspect-oriented Business Process Design Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Mussbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert B. France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Amyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Driven Engineering Languages and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th international conference on Aspect Oriented Software Development (AOSD'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00634943v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Security Access Control Policies into Legacy Business Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fáber Danilo Giraldo Velásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth International Enterprise Distributed Object Computing Conference (EDOC'11), short paper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Helsinki, Finland. pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Multiple Feature Models to Design Applications for Mobile Phones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAPLE / SCALE workshop, colocated with SPLC'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Munich, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminer l'impact d'une évolution dans les processus métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Feugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sur l'Ingénierie Dirigée par les Modèles (IDM'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lille, France. pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspect-Oriented Model Development at Different Levels of Abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Alférez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Amalio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ciraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fleurey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Kienzle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Modelling Foundations and Applications (ECMFA'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Birmingham, United Kingdom. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585301v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche flot de données pour supporter la composition d'interfaces homme-machine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Undoing Event-Driven Adaptation of Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hermosillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sur l'Ingénierie Dirigée par les Modèles(IDM'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lille, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">8th IEEE International Conference on Services Computing (SCC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.234-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590510v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Aspect-oriented Requirements Models to Aspect-oriented Business Process Design Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Service-Oriented Architecture Modeling: Bridging the Gap between Structure and Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Amyot</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert B. France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international conference on Aspect Oriented Software Development (AOSD'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.289-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24485-8_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531027v2</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00634943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche orientée aspect allant du modèle d'exigences au modèle de conception</w:t>
               </w:r>
@@ -6726,51 +6726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunter Mussbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Amyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6802,627 +6802,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming Orchestration Design Complexity through the ADORE Framework</w:t>
+                <w:t xml:space="preserve">Visualizing and Assessing a Compositional Approach of Business Process Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2010 du GDR GPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.CNRS</w:t>
+              <w:t xml:space="preserve">Software Composition 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Malaga, Spain. Springer's Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590508v1</w:t>
+                <w:t xml:space="preserve">hal-00531032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing and Assessing a Compositional Approach of Business Process Design</w:t>
+                <w:t xml:space="preserve">Taming Orchestration Design Complexity through the ADORE Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Composition 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Malaga, Spain. Springer's Lecture Notes in Computer Science</w:t>
+              <w:t xml:space="preserve">Journées 2010 du GDR GPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.CNRS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531032v1</w:t>
+                <w:t xml:space="preserve">hal-00590508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service Oriented Architecture Definition Using Composition of Business-Driven Fragments</w:t>
+                <w:t xml:space="preserve">Orchestration Evolution Following Dataflow Concepts: Introducing Unanticipated Loops Inside a Legacy Workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Models and Evolution(MODSE'09), MODELS'09 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">International Conference on Internet and Web Applications and Services (ICIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Venice, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531039v1</w:t>
+                <w:t xml:space="preserve">hal-00531036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestration Evolution Following Dataflow Concepts: Introducing Unanticipated Loops Inside a Legacy Workflow</w:t>
+                <w:t xml:space="preserve">Réflexions autour de la construction dirigée par les modèles d'un atelier de composition d'orchestrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Internet and Web Applications and Services (ICIW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Venice, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">15ème conférence francophone sur les Langages et Modèles à Objets (LMO'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531036v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions autour de la construction dirigée par les modèles d'un atelier de composition d'orchestrations</w:t>
+                <w:t xml:space="preserve">Service Oriented Architecture Definition Using Composition of Business-Driven Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème conférence francophone sur les Langages et Modèles à Objets (LMO'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.1-16</w:t>
+              <w:t xml:space="preserve">Models and Evolution(MODSE'09), MODELS'09 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531053v1</w:t>
+                <w:t xml:space="preserve">hal-00531039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Service Composition: Mashups Driven Orchestration Definition</w:t>
+                <w:t xml:space="preserve">Vers l'intégration dynamique de contrats dans des architectures orientées services : une experience applicative du modèle au code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Itelligent Agents, Web Technologies and Internet Commerce (IAWTIC'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Vienna, Austria. pp.1-6</w:t>
+              <w:t xml:space="preserve">2ème Conférence sur les Architectures Logicielles (CAL'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531050v1</w:t>
+                <w:t xml:space="preserve">hal-00531054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Services Orchestration Evolution : A Merge Process For Behavioral Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7454,135 +7454,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'intégration dynamique de contrats dans des architectures orientées services : une experience applicative du modèle au code</w:t>
+                <w:t xml:space="preserve">Web Service Composition: Mashups Driven Orchestration Definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lahire</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Conférence sur les Architectures Logicielles (CAL'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.1-15</w:t>
+              <w:t xml:space="preserve">International Conference on Itelligent Agents, Web Technologies and Internet Commerce (IAWTIC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Vienna, Austria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531054v1</w:t>
+                <w:t xml:space="preserve">hal-00531050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Functional Languages a good way to represent productive meta-models ?</w:t>
               </w:r>
@@ -7663,51 +7663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Joffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nemo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7777,103 +7777,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy development of monitoring applications for an autonomous float</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guust Nolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, CA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8133,77 +8133,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assets de la ligne de produit YourCast : : assets logiciels utilisés pour réaliser un SDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Urli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.320001.000.S.C.2014.000.31235. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8234,51 +8234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JSEDUITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8367,51 +8367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Small Language Models to Reverse-Engineer Machine Learning Pipelines Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8455,64 +8455,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying DevOps to Machine Learning: ROCKFlows, a Story from the Trenches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Jungbluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8682,77 +8682,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour l'écriture des transformations pivot vers plates-formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9063,51 +9063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crespo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerbrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02876536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abrah&#227;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00814-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2208" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.05.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lazreg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284971.3284975" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.06.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05221809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordeleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551349.3559551" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bencomo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Jungbluth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00092" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867453" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ciccozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Famelis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerti Kappel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Lambers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792773v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659776v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167314" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167255" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886126v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167354" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3270112.3270116" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851962" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2015.7332417" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Logre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2735927" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14130-5_16" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273731v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jimenez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2014.83" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926244v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465478.2465486" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017074v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689706v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912137v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnor Solberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910371v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ardagna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Di Nitto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Casale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastoo Mohagheghi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MISE.2012.6226014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632269v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634943v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_21" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;ber Danilo Giraldo Vel&#225;squez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596428v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585301v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alf&#233;rez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amalio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ciraci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590510v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531027v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590508v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531032v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531039v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531036v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531050v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531051v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531054v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531052v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555745v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356881v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792775v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669772v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00531024v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crespo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerbrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02876536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Abrah&#227;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00814-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02288872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2208" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803008v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.05.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lazreg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284971.3284975" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.06.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Joffroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05221809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419036v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordeleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551349.3559551" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02925142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bencomo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867453" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Jungbluth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00092" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ciccozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Famelis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerti Kappel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Lambers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167354" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167314" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hartmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167255" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792773v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molines" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnord" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3270112.3270116" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851962" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2015.7332417" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Logre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2735927" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341098v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14130-5_16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341103v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jimenez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2014.83" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465478.2465486" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910371v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ardagna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Di Nitto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Casale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Petcu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastoo Mohagheghi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MISE.2012.6226014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653044v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Parra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnor Solberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632269v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689706v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838532v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531027v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;ber Danilo Giraldo Vel&#225;squez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611379v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596428v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585301v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alf&#233;rez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amalio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ciraci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hermosillo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_21" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531054v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531051v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531050v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531052v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555745v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356881v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792775v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669772v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00669794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Plouzeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00531024v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>