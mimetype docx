--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -81,8860 +81,8974 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MECHANICAL RESPONSE OF THE RECA NUCLEOPROTEIN FILAMENT TO INCREASING D-LOOP LENGTH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Sabei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Détruit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Danilowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Prentiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universal Response Curves for the Confined Elastica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Abramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getting DNA twist rigidity from single molecule experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Noetherian approach to invariants for the statics and dynamics of elastic rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 181, pp.105269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2025.105269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149317v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical instabilities and snapping phenomena in helical rods with perversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Dilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dražen Zanchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 207, pp.106402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838602v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The frictionless flexible sliding sleeve</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Young’s modulus of multinanolayer polymer films: the role of the interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Anzoleaga Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106330⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.4434-4441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5SM00175G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220508v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056245v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Euler Buckling: the von Karman approximation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Neukirch</w:t>
+                <w:t xml:space="preserve">The frictionless flexible sliding sleeve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dal Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Vetyukov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113279⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.106330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839683v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young’s modulus of multinanolayer polymer films: the role of the interfaces</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Constrained Euler Buckling: the von Karman approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5SM00175G⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056245v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merci: Mixed curvature-based elements for computing equilibria of thin elastic ribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (5), pp.art. 160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3674502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601301v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traveling Perversion as Constant Torque Actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Dilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dražen Zanchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 131 (17), pp.177201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.177201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical validation of simulators in Computer Graphics: A new framework dedicated to slender elastic structures and frictional contact</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the Von Kármán and Kirchhoff models for the post-buckling and vibrations of elastic beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Yavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3450626.3459931⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.6828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217459v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957425v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-dimensional model for elastic ribbons: a little stretching makes a big difference</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical validation of simulators in Computer Graphics: A new framework dedicated to slender elastic structures and frictional contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah-Haroon Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charrondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104457⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (4), pp.Article 66: 1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3450626.3459931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132668v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Von Kármán and Kirchhoff models for the post-buckling and vibrations of elastic beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A one-dimensional model for elastic ribbons: a little stretching makes a big difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.6828⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, pp.104457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957425v3</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convenient formulation of Sadowsky model for elastic ribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 477 (2256), pp.20210548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2021.0561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of inextensible elastic ribbons with curvature-based elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 364, pp.1-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2020.112922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Silicone Uncrosslinked Chains at Air–Water–Polydimethylsiloxane Triple Lines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The heavy windlass: Buckling and coiling of an elastic rod inside a liquid drop in the presence of gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Elettro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.58-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944633v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heavy windlass: Buckling and coiling of an elastic rod inside a liquid drop in the presence of gravity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Extraction of Silicone Uncrosslinked Chains at Air–Water–Polydimethylsiloxane Triple Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hourlier-Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (41), pp.12244-12250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975361v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable elastic knots with no self-contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Moulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 116, pp.33-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillarity-induced folds fuel extreme shape changes in thin wicked membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Krins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hourlier-Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 360 (6386), pp.296-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aaq0677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxiliary soft beam for the amplification of the elasto-capillary coiling: towards stretchable electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 255, pp.2 - 9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cis.2017.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451716v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of uncrosslinked chains in droplets dynamics on silicone elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hourlier-Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (19), pp.3484 - 3491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7SM00447H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop-on-coilable-fibre systems exhibit negative stiffness events and transitions in coiling morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Elettro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Vollrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (33), pp.5509 - 5517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7SM00368D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extended polar writhe: a tool for open curves mechanics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Asymptotic self-restabilization of a continuous elastic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Misseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dal Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/21/215201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.063005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.063005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228386v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastocapillary Coiling of an Elastic Rod Inside a Drop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Elettro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 127 (2), pp.235-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10659-016-9611-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic self-restabilization of a continuous elastic structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The extended polar writhe: a tool for open curves mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher B Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Bigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.063005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (21), pp.215201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/21/215201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433981v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-drop capillary spooling of spider capture thread inspires hybrid fibres with mixed solid-liquid mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Elettro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Vollrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (22), pp.6143-6147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1602451113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of dry and wet electrostatic capture silk of uloborid spider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Coiling of an elastic beam inside a disk: A model for spider-capture silk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Elettro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Vollrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fritz Vollrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-015-1291-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2015.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304988v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coiling of an elastic beam inside a disk: A model for spider-capture silk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Adhesion of dry and wet electrostatic capture silk of uloborid spider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Elettro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Vollrath</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2015.03.008⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102 (7-8), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-015-1291-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141994v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastocapillary Snapping: Capillarity Induces Snap-Through Instabilities in Small Elastic Beams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Soft beams: when capillarity induces axial compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.137802⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1), pp.012401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.012401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842065v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft beams: when capillarity induces axial compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Elastocapillary Snapping: Capillarity Induces Snap-Through Instabilities in Small Elastic Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hourlier-Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.012401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.137802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.137802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861106v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular inextensible limit in the vibrations of post-buckled rods: Analytical derivation and role of boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Goriely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 333 (3), pp.962-970. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mode branching route to localization of the finite-length floating elastica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69, pp.143-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global force‐torque phase diagram for the DNA double helix: Structural transitions, triple points, and collapsed plectonemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John F. Marko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (6), pp.062722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.062722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bending of an elastic beam by a liquid drop: A variational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 469 (2157), pp.20130066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2013.0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helices through 3 or 4 points?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Goriely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hausrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Note di Matematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (1), pp.87-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1285/i15900932v32n1p87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between curls and plectonemes near the buckling transition of stretched supercoiled DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John F. Marko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.011908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.011908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities in a drop‐strip system: a simplified model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 468 (2141), pp.1304--1324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2011.0589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrations of post-buckled rods: the singular inextensible limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Goriely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 331, pp.704-720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Differential Geometry Of Proteins And Its Applications To Structure Determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Goriely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hausrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 03 (01n02), pp.77-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S1793048008000629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Description of Extension, Torque, and Supercoiling Radius of a Stretched Twisted DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John F. Marko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (13), pp.138104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.138104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instant fabrication and selection of folded structures using drop impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rivetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (26), pp.10400-10404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1101738108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of the spatial equilibria of the clamped elastica: numerical continuation of the solution set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (04), pp.1223-1239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218127404009971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction of F-actin knots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (1), pp.121-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2009.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity and Electrostatics of Plectonemic DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 96 (9), pp.3716-3723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matched asymptotic expansions for twisted elastic knots: A self-contact problem with non-trivial contact topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (9), pp.1623-1656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2009.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhelices through n points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Goriely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hausrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Bioinformatics Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (2), pp.118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJBRA.2009.024032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality of Coiled Coils: Elasticity Matters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analytical results for the plectonemic response of supercoiled DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew Hausrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.038105⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer-Aided Materials Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (S1), pp.95-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10820-007-9072-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380521v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic coiled-coils act as energy buffers in the ATP synthase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mechanical Response of Plectonemic DNA: An Analytical Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew Hausrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2008.06.008⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (12), pp.4479-4483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma702713x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05388735v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Response of Plectonemic DNA: An Analytical Solution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chirality of Coiled Coils: Elasticity Matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Goriely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hausrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma702713x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (3), pp.038105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.038105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388724v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical results for the plectonemic response of supercoiled DNA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Elastic coiled-coils act as energy buffers in the ATP synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Goriely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hausrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer-Aided Materials Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10820-007-9072-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (10), pp.1064-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2008.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388276v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writhe formulas and antipodal points in plectonemic DNA configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Starostin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (4), pp.041912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.041912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Knots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99 (16), pp.164301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.164301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piercing a liquid surface with an elastic rod: Buckling under capillary forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Gaudemaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (6), pp.1212-1235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2006.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics of Climbing and Attachment in Twining Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Goriely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97 (18), pp.184302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.184302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of Rods by Cascading Cracks: Why Spaghetti Do Not Break in Half</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95 (9), pp.095505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.095505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on snap buckling, hysteresis and loop formation in twisted rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. G. A. Goss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H.M. van der Heijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. T. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (2), pp.101-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF02428182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting DNA Twist Rigidity from Experimental Supercoiling Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 93 (19), pp.198107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.198107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Variational Approach to Loaded Ply Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H.M. van der Heijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. T. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9 (1-2), pp.175-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/107754603030746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability and self-contact phenomena in the writhing of clamped rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H.M. van der Heijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. G. A. Goss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. T. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 45 (1), pp.161-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0020-7403(02)00183-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writhing instabilities of twisted rods: from infinite to finite length</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Supercoiling of DNA plasmids: mechanics of the generalized ply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. T. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H.M. van der Heijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. M. T. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00130-2⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 458 (2020), pp.959-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2001.0901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05380563v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercoiling of DNA plasmids: mechanics of the generalized ply</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Geometry and Mechanics of Uniform n-Plies: from Engineering Ropes to Biological Filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H.M. van der Heijden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2001.0901⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 69 (1-3), pp.41-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1027390700610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384882v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry and Mechanics of Uniform n-Plies: from Engineering Ropes to Biological Filaments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Writhing instabilities of twisted rods: from infinite to finite length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H.M. van der Heijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. T. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1027390700610⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (6), pp.1175-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00130-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380516v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of the Spatial Equilibria of the Clamped Elastica: Symmetries and Zoology of Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Henderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 68 (1-3), pp.95-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1026064603932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrals of motion and semipermeable surfaces to bound the amplitude of a plasma instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 63 (3), pp.036202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.63.036202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape of attractors for three-dimensional dissipative dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Giacomini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 61 (5), pp.5098-5107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.61.5098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic approximations to bifurcation curves of limit cycles for the Liénard equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 244 (1-3), pp.53-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0375-9601(98)00276-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving a method for the study of limit cycles of the Liénard equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 57 (6), pp.6573-6576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.57.6573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrals of motion and the shape of the attractor for the Lorenz model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 227 (5-6), pp.309-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0375-9601(97)00077-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number of limit cycles of the Liénard equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 56 (4), pp.3809-3813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.56.3809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380512v1</w:t>
-              </w:r>
-[...210 lines deleted...]
-                <w:t xml:space="preserve">hal-00001150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A useful invariant for elastic rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMC 2025 - 12th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noether symmetries and conserved quantities for elastic rods with contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HFSS 2025 - 2nd International Conference on Highly Flexible Slender Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Kaiserslautern, Germany. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle mixte position-courbure pour la statique des rubans élastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On evolution of irreversible systems: computing analysis results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés León Baldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEniCS conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Cagliari, Italy. pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test et validation de codes de simulation d'informatique graphique pour les structures élastiques minces et le contact frottant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah-Haroon Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2022 - 15ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Statics of Elastic beams as a Dynamical System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Rencontres du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNL &amp; GDR MePhy, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical validation of simulators in computer graphics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Haroon Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Solid Mechanics Conference - ESMC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Galway, Ireland. pp.1 - 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3450626.3459931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de rubans en éléments de haut degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing continuation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cottanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de rubans en éléments de haut degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JF.IG.RV 2019 - Journées Françaises d’Informatique Graphique et de Réalité Virtuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Ribbons: between Rods and Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MePhy Day: Scientific day Etienne Guyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures élancées : sélection de forme par capillarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repliement élasto-capillaire par impact de goutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticité des noeuds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flambage capillaire : une tige élastique défléchie par la tension de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Gaudemaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastocapillarity in wet hairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8944,133 +9058,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of discretized nonlinear elastic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremely Deformable Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 562, Springer-Verlag Wien, 2015, CISM International Centre for Mechanical Sciences, 978-3-7091-1876-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-7091-1877-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9080,91 +9194,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enroulement, contact et vibrations de tiges élastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Université Pierre et Marie Curie - Paris VI, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00667562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9174,114 +9288,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attracteurs des systèmes dynamiques dissipatifs de Lorenz et de Liénard : nombre, forme et localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Pierre et Marie Curie - Paris VI, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9428,51 +9542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149317v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2025.105269" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838602v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Dilly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;en Zanchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220508v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dal Corso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Vetyukov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106330" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839683v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Neukirch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113279" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056245v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00175G" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601301v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674502" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.177201" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03217459v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Haroon Rasheed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459931" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104457" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957425v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yavari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6828" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278697v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0561" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02515877v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112922" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier-Fargette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Elettro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.01.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Moulton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grandgeorge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.03.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Krins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq0677" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01451716v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.08.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00447H" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01582510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Vollrath" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00368D" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Prior" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/21/215201" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9611-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Misseroni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bigoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.063005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1602451113" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304988v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-015-1291-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.03.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842065v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.137802" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00861106v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.012401" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.10.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Marko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.062722" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00783720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0066" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hausrath" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i15900932v32n1p87" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00667567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.011908" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2011.0589" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00667565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Frelat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793048008000629" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380519v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.138104" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101738108" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henderson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127404009971" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kirchner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2009.08.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clauvelin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.05.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBRA.2009.024032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.038105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388735v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2008.06.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HW3N7GP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702713x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10820-007-9072-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-604LS6LL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380586v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Starostin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041912" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380524v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.164301" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283735v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Gaudemaris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.11.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK7JHL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.184302" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.095505" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. A. Goss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H.M. van der Heijden" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. T. Thompson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02428182" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKHGGH00-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380517v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.198107" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384991v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/107754603030746" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384962v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7403(02)00183-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380563v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00130-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGNCK7R3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2001.0901" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380516v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027390700610" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJDRWK09-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380577v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026064603932" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9J9PGV7C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381163v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.036202" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Giacomini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.61.5098" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380596v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(98)00276-X" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.6573" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380612v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(97)00077-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.56.3809" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494082v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Sabei" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;truit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Danilowicz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Prentiss" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162593v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388769v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357556v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685448v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322593v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960328v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Haroon Rasheed" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384085v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323700v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottanceau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384170v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04570934v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441414v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fargette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422649v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390864v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362014v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447329v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1877-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667562v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005184v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494082v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Sabei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;truit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Danilowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Prentiss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lachat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001150v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Neukirch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149317v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2025.105269" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838602v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Dilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;en Zanchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106402" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056245v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00175G" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dal Corso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Vetyukov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839683v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113279" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601301v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674502" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067727v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.177201" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957425v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yavari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6828" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03217459v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Haroon Rasheed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459931" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104457" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278697v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0561" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02515877v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112922" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Elettro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.01.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier-Fargette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Moulton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grandgeorge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.03.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Krins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq0677" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01451716v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.08.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00447H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01582510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Vollrath" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00368D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Misseroni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bigoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.063005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9611-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Prior" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/21/215201" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316973v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1602451113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.03.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-015-1291-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00861106v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.012401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842065v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.137802" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.10.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667023v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Marko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.062722" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00783720v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0066" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388820v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hausrath" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i15900932v32n1p87" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00667567v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.011908" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666672v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2011.0589" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00667565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Frelat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793048008000629" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.138104" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101738108" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henderson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127404009971" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kirchner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2009.08.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clauvelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.05.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBRA.2009.024032" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388276v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10820-007-9072-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-604LS6LL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702713x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.038105" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2008.06.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HW3N7GP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380586v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Starostin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041912" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380524v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.164301" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Gaudemaris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.11.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK7JHL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380510v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.184302" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380509v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.095505" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388072v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. A. Goss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H.M. van der Heijden" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. T. Thompson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02428182" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKHGGH00-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380517v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.198107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/107754603030746" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384962v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7403(02)00183-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2001.0901" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380516v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027390700610" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJDRWK09-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380563v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00130-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGNCK7R3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026064603932" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9J9PGV7C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.036202" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Giacomini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.61.5098" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(98)00276-X" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380581v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.6573" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380612v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(97)00077-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380512v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.56.3809" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388769v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583083v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357556v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Haroon Rasheed" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384085v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323700v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottanceau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384170v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04570934v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fargette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422649v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390864v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362014v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1877-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667562v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005184v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>