--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -407,51 +407,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -649,6764 +649,6894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838602v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young’s modulus of multinanolayer polymer films: the role of the interfaces</w:t>
+                <w:t xml:space="preserve">Frictional sliding strength of knotted and capstan configurations along the axis of a cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Anzoleaga Grandi</w:t>
+                <w:t xml:space="preserve">Javier Sabater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guinault</w:t>
+                <w:t xml:space="preserve">Ji-Sung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+                <w:t xml:space="preserve">Jérôme Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedro M. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5SM00175G⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 213, pp.106628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2026.106628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056245v2</w:t>
+                <w:t xml:space="preserve">hal-05607989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The frictionless flexible sliding sleeve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+                <w:t xml:space="preserve">Young’s modulus of multinanolayer polymer films: the role of the interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Anzoleaga Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Dal Corso</w:t>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yury Vetyukov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106330⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.4434-4441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5SM00175G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220508v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056245v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Euler Buckling: the von Karman approximation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Neukirch</w:t>
+                <w:t xml:space="preserve">The frictionless flexible sliding sleeve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dal Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Vetyukov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113279⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.106330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839683v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merci: Mixed curvature-based elements for computing equilibria of thin elastic ribbons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
+                <w:t xml:space="preserve">Constrained Euler Buckling: the von Karman approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3674502⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601301v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traveling Perversion as Constant Torque Actuator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilien Dilly</w:t>
+                <w:t xml:space="preserve">Merci: Mixed curvature-based elements for computing equilibria of thin elastic ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dražen Zanchi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.177201⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (5), pp.art. 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3674502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067727v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601301v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Von Kármán and Kirchhoff models for the post-buckling and vibrations of elastic beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traveling Perversion as Constant Torque Actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Dilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dražen Zanchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.6828⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (17), pp.177201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.177201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957425v3</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical validation of simulators in Computer Graphics: A new framework dedicated to slender elastic structures and frictional contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Romero</w:t>
+                <w:t xml:space="preserve">Comparison of the Von Kármán and Kirchhoff models for the post-buckling and vibrations of elastic beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Ly</w:t>
+                <w:t xml:space="preserve">Morteza Yavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah-Haroon Rasheed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Charrondière</w:t>
+                <w:t xml:space="preserve">Noël Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (4), pp.Article 66: 1-19. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3450626.3459931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.6828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217459v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957425v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-dimensional model for elastic ribbons: a little stretching makes a big difference</w:t>
+                <w:t xml:space="preserve">Physical validation of simulators in Computer Graphics: A new framework dedicated to slender elastic structures and frictional contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Audoly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victor Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah-Haroon Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charrondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104457⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (4), pp.Article 66: 1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3450626.3459931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132668v1</w:t>
+                <w:t xml:space="preserve">hal-03217459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convenient formulation of Sadowsky model for elastic ribbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A one-dimensional model for elastic ribbons: a little stretching makes a big difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0561⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, pp.104457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278697v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of inextensible elastic ribbons with curvature-based elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
+                <w:t xml:space="preserve">A convenient formulation of Sadowsky model for elastic ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.112922⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 477 (2256), pp.20210548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515877v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heavy windlass: Buckling and coiling of an elastic rod inside a liquid drop in the presence of gravity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Neukirch</w:t>
+                <w:t xml:space="preserve">Numerical modeling of inextensible elastic ribbons with curvature-based elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charrondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.01.008⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 364, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.112922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975361v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Silicone Uncrosslinked Chains at Air–Water–Polydimethylsiloxane Triple Lines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The heavy windlass: Buckling and coiling of an elastic rod inside a liquid drop in the presence of gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Elettro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.58-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944633v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable elastic knots with no self-contact</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+                <w:t xml:space="preserve">Extraction of Silicone Uncrosslinked Chains at Air–Water–Polydimethylsiloxane Triple Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hourlier-Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (41), pp.12244-12250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.03.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01789702v1</w:t>
+                <w:t xml:space="preserve">hal-01944633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillarity-induced folds fuel extreme shape changes in thin wicked membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Stable elastic knots with no self-contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Moulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaq0677⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129205v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxiliary soft beam for the amplification of the elasto-capillary coiling: towards stretchable electronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Capillarity-induced folds fuel extreme shape changes in thin wicked membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Krins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hourlier-Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.08.011⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (6386), pp.296-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaq0677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451716v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of uncrosslinked chains in droplets dynamics on silicone elastomers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Auxiliary soft beam for the amplification of the elasto-capillary coiling: towards stretchable electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Grandgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SM00447H⟩</w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 255, pp.2 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525392v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451716v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop-on-coilable-fibre systems exhibit negative stiffness events and transitions in coiling morphology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Role of uncrosslinked chains in droplets dynamics on silicone elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hourlier-Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 13 (33), pp.5509 - 5517. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SM00368D⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 13 (19), pp.3484 - 3491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM00447H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582510v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic self-restabilization of a continuous elastic structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Dal Corso</w:t>
+                <w:t xml:space="preserve">Drop-on-coilable-fibre systems exhibit negative stiffness events and transitions in coiling morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Elettro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Vollrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Bigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.063005⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (33), pp.5509 - 5517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM00368D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433981v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastocapillary Coiling of an Elastic Rod Inside a Drop</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Grandgeorge</w:t>
+                <w:t xml:space="preserve">Asymptotic self-restabilization of a continuous elastic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Misseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dal Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.063005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.063005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-016-9611-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01445679v1</w:t>
+                <w:t xml:space="preserve">hal-01433981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extended polar writhe: a tool for open curves mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher B Prior</w:t>
+                <w:t xml:space="preserve">Elastocapillary Coiling of an Elastic Rod Inside a Drop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Elettro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/21/215201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127 (2), pp.235-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-016-9611-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228386v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-drop capillary spooling of spider capture thread inspires hybrid fibres with mixed solid-liquid mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Elettro</w:t>
+                <w:t xml:space="preserve">The extended polar writhe: a tool for open curves mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher B Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1602451113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (21), pp.215201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/21/215201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316973v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coiling of an elastic beam inside a disk: A model for spider-capture silk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">In-drop capillary spooling of spider capture thread inspires hybrid fibres with mixed solid-liquid mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Elettro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Vollrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2015.03.008⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (22), pp.6143-6147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1602451113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141994v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of dry and wet electrostatic capture silk of uloborid spider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Coiling of an elastic beam inside a disk: A model for spider-capture silk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Elettro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Vollrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fritz Vollrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-015-1291-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2015.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304988v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft beams: when capillarity induces axial compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhesion of dry and wet electrostatic capture silk of uloborid spider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Elettro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Vollrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.012401⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102 (7-8), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-015-1291-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861106v2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastocapillary Snapping: Capillarity Induces Snap-Through Instabilities in Small Elastic Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hourlier-Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112, pp.137802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.137802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular inextensible limit in the vibrations of post-buckled rods: Analytical derivation and role of boundary conditions</w:t>
+                <w:t xml:space="preserve">Soft beams: when capillarity induces axial compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.10.009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1), pp.012401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.012401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084685v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mode branching route to localization of the finite-length floating elastica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Singular inextensible limit in the vibrations of post-buckled rods: Analytical derivation and role of boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Goriely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.05.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 333 (3), pp.962-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2013.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904583v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global force‐torque phase diagram for the DNA double helix: Structural transitions, triple points, and collapsed plectonemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John F. Marko</w:t>
+                <w:t xml:space="preserve">The mode branching route to localization of the finite-length floating elastica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.062722⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.143-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667023v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bending of an elastic beam by a liquid drop: A variational approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">Global force‐torque phase diagram for the DNA double helix: Structural transitions, triple points, and collapsed plectonemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0066⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (6), pp.062722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.062722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783720v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helices through 3 or 4 points?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Hausrath</w:t>
+                <w:t xml:space="preserve">The bending of an elastic beam by a liquid drop: A variational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note di Matematica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1285/i15900932v32n1p87⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 469 (2157), pp.20130066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388820v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between curls and plectonemes near the buckling transition of stretched supercoiled DNA</w:t>
+                <w:t xml:space="preserve">Helices through 3 or 4 points?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John F. Marko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Neukirch</w:t>
+                <w:t xml:space="preserve">Alain Goriely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hausrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.011908⟩</w:t>
+              <w:t xml:space="preserve">Note di Matematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (1), pp.87-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1285/i15900932v32n1p87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667567v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities in a drop‐strip system: a simplified model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+                <w:t xml:space="preserve">Competition between curls and plectonemes near the buckling transition of stretched supercoiled DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2011.0589⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.011908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.011908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666672v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrations of post-buckled rods: the singular inextensible limit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
+                <w:t xml:space="preserve">Instabilities in a drop‐strip system: a simplified model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.09.021⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 468 (2141), pp.1304--1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2011.0589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667565v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Differential Geometry Of Proteins And Its Applications To Structure Determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Vibrations of post-buckled rods: the singular inextensible limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Frelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Goriely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1793048008000629⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331, pp.704-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2011.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388747v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Description of Extension, Torque, and Supercoiling Radius of a Stretched Twisted DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Differential Geometry Of Proteins And Its Applications To Structure Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Goriely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hausrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John F. Marko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.138104⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 03 (01n02), pp.77-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793048008000629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380519v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant fabrication and selection of folded structures using drop impact</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical Description of Extension, Torque, and Supercoiling Radius of a Stretched Twisted DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Rivetti</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Marko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1101738108⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (13), pp.138104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.138104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489157v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of the spatial equilibria of the clamped elastica: numerical continuation of the solution set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Henderson</w:t>
+                <w:t xml:space="preserve">Instant fabrication and selection of folded structures using drop impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rivetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218127404009971⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (26), pp.10400-10404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1101738108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380603v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction of F-actin knots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helmut Kirchner</w:t>
+                <w:t xml:space="preserve">Classification of the spatial equilibria of the clamped elastica: numerical continuation of the solution set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2009.08.005⟩</w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (04), pp.1223-1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127404009971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388803v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity and Electrostatics of Plectonemic DNA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Basile Audoly</w:t>
+                <w:t xml:space="preserve">Friction of F-actin knots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.02.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.121-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2009.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380605v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matched asymptotic expansions for twisted elastic knots: A self-contact problem with non-trivial contact topology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Elasticity and Electrostatics of Plectonemic DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2009.05.004⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (9), pp.3716-3723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380575v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhelices through n points</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Goriely</w:t>
+                <w:t xml:space="preserve">Matched asymptotic expansions for twisted elastic knots: A self-contact problem with non-trivial contact topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Hausrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bioinformatics Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJBRA.2009.024032⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (9), pp.1623-1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2009.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388790v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical results for the plectonemic response of supercoiled DNA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Basile Audoly</w:t>
+                <w:t xml:space="preserve">Polyhelices through n points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Goriely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hausrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer-Aided Materials Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10820-007-9072-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Bioinformatics Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJBRA.2009.024032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05388276v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Response of Plectonemic DNA: An Analytical Solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Analytical results for the plectonemic response of supercoiled DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma702713x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer-Aided Materials Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (S1), pp.95-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10820-007-9072-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388724v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality of Coiled Coils: Elasticity Matters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical Response of Plectonemic DNA: An Analytical Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew Hausrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.038105⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (12), pp.4479-4483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma702713x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380521v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic coiled-coils act as energy buffers in the ATP synthase</w:t>
+                <w:t xml:space="preserve">Chirality of Coiled Coils: Elasticity Matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Goriely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hausrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2008.06.008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (3), pp.038105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.038105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05388735v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writhe formulas and antipodal points in plectonemic DNA configurations</w:t>
+                <w:t xml:space="preserve">Elastic coiled-coils act as energy buffers in the ATP synthase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugene Starostin</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Goriely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hausrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.041912⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (10), pp.1064-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2008.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380586v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Knots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Writhe formulas and antipodal points in plectonemic DNA configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Starostin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.164301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (4), pp.041912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.041912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380524v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piercing a liquid surface with an elastic rod: Buckling under capillary forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic Knots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (16), pp.164301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.164301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2006.11.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04283735v1</w:t>
+                <w:t xml:space="preserve">hal-05380524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of Climbing and Attachment in Twining Plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piercing a liquid surface with an elastic rod: Buckling under capillary forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Gaudemaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.184302⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (6), pp.1212-1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2006.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380510v1</w:t>
+                <w:t xml:space="preserve">hal-04283735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of Rods by Cascading Cracks: Why Spaghetti Do Not Break in Half</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Audoly</w:t>
+                <w:t xml:space="preserve">Mechanics of Climbing and Attachment in Twining Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Goriely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 95 (9), pp.095505. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.095505⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 97 (18), pp.184302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.184302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380509v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on snap buckling, hysteresis and loop formation in twisted rods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. M. T. Thompson</w:t>
+                <w:t xml:space="preserve">Fragmentation of Rods by Cascading Cracks: Why Spaghetti Do Not Break in Half</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (9), pp.095505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.095505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02428182⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05388072v1</w:t>
+                <w:t xml:space="preserve">hal-05380509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting DNA Twist Rigidity from Experimental Supercoiling Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments on snap buckling, hysteresis and loop formation in twisted rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. G. A. Goss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H.M. van der Heijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. T. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.198107⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (2), pp.101-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02428182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380517v1</w:t>
+                <w:t xml:space="preserve">hal-05388072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variational Approach to Loaded Ply Structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting DNA Twist Rigidity from Experimental Supercoiling Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/107754603030746⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (19), pp.198107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.198107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384991v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability and self-contact phenomena in the writhing of clamped rods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">A Variational Approach to Loaded Ply Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H.M. van der Heijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. T. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. M. T. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0020-7403(02)00183-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (1-2), pp.175-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/107754603030746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384962v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercoiling of DNA plasmids: mechanics of the generalized ply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Instability and self-contact phenomena in the writhing of clamped rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H.M. van der Heijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. G. A. Goss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. T. Thompson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2001.0901⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (1), pp.161-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7403(02)00183-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384882v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry and Mechanics of Uniform n-Plies: from Engineering Ropes to Biological Filaments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supercoiling of DNA plasmids: mechanics of the generalized ply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. T. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H.M. van der Heijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.H.M. van der Heijden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1027390700610⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 458 (2020), pp.959-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2001.0901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05380516v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writhing instabilities of twisted rods: from infinite to finite length</w:t>
+                <w:t xml:space="preserve">Geometry and Mechanics of Uniform n-Plies: from Engineering Ropes to Biological Filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H.M. van der Heijden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. M. T. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00130-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 69 (1-3), pp.41-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1027390700610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380563v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of the Spatial Equilibria of the Clamped Elastica: Symmetries and Zoology of Solutions</w:t>
+                <w:t xml:space="preserve">Writhing instabilities of twisted rods: from infinite to finite length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Henderson</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H.M. van der Heijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. T. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1026064603932⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (6), pp.1175-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00130-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380577v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrals of motion and semipermeable surfaces to bound the amplitude of a plasma instability</w:t>
+                <w:t xml:space="preserve">Classification of the Spatial Equilibria of the Clamped Elastica: Symmetries and Zoology of Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Henderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.63.036202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (1-3), pp.95-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1026064603932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381163v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape of attractors for three-dimensional dissipative dynamical systems</w:t>
+                <w:t xml:space="preserve">Integrals of motion and semipermeable surfaces to bound the amplitude of a plasma instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hector Giacomini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 61 (5), pp.5098-5107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.61.5098⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 63 (3), pp.036202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.63.036202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381141v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic approximations to bifurcation curves of limit cycles for the Liénard equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Shape of attractors for three-dimensional dissipative dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Giacomini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9601(98)00276-X⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 61 (5), pp.5098-5107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.61.5098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380596v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving a method for the study of limit cycles of the Liénard equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Algebraic approximations to bifurcation curves of limit cycles for the Liénard equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.57.6573⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 244 (1-3), pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9601(98)00276-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380581v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrals of motion and the shape of the attractor for the Lorenz model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Improving a method for the study of limit cycles of the Liénard equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9601(97)00077-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 57 (6), pp.6573-6576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.57.6573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380612v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Integrals of motion and the shape of the attractor for the Lorenz model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Giacomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 227 (5-6), pp.309-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9601(97)00077-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Number of limit cycles of the Liénard equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 56 (4), pp.3809-3813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.56.3809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7416,51 +7546,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A useful invariant for elastic rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7476,73 +7606,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMC 2025 - 12th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noether symmetries and conserved quantities for elastic rods with contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7558,87 +7688,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HFSS 2025 - 2nd International Conference on Highly Flexible Slender Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Kaiserslautern, Germany. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle mixte position-courbure pour la statique des rubans élastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7653,497 +7783,497 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On evolution of irreversible systems: computing analysis results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés León Baldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEniCS conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Cagliari, Italy. pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test et validation de codes de simulation d'informatique graphique pour les structures élastiques minces et le contact frottant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah-Haroon Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2022 - 15ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Statics of Elastic beams as a Dynamical System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Rencontres du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNL &amp; GDR MePhy, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical validation of simulators in computer graphics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Haroon Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Solid Mechanics Conference - ESMC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Galway, Ireland. pp.1 - 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3450626.3459931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de rubans en éléments de haut degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8158,897 +8288,897 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing continuation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cottanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de rubans en éléments de haut degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charrondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JF.IG.RV 2019 - Journées Françaises d’Informatique Graphique et de Réalité Virtuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Ribbons: between Rods and Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MePhy Day: Scientific day Etienne Guyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures élancées : sélection de forme par capillarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repliement élasto-capillaire par impact de goutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticité des noeuds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clauvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flambage capillaire : une tige élastique défléchie par la tension de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Gaudemaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastocapillarity in wet hairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9058,133 +9188,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of discretized nonlinear elastic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremely Deformable Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 562, Springer-Verlag Wien, 2015, CISM International Centre for Mechanical Sciences, 978-3-7091-1876-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-7091-1877-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9194,91 +9324,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enroulement, contact et vibrations de tiges élastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Université Pierre et Marie Curie - Paris VI, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00667562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9288,114 +9418,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attracteurs des systèmes dynamiques dissipatifs de Lorenz et de Liénard : nombre, forme et localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Pierre et Marie Curie - Paris VI, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9542,51 +9672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494082v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Sabei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;truit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Danilowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Prentiss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lachat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001150v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Neukirch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149317v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2025.105269" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838602v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Dilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;en Zanchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106402" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056245v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00175G" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dal Corso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Vetyukov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839683v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113279" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601301v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674502" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067727v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.177201" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957425v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yavari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6828" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03217459v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Haroon Rasheed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459931" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104457" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278697v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0561" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02515877v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112922" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Elettro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.01.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier-Fargette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Moulton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grandgeorge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.03.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Krins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq0677" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01451716v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.08.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00447H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01582510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Vollrath" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00368D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Misseroni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bigoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.063005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9611-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Prior" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/21/215201" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316973v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1602451113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.03.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-015-1291-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00861106v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.012401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842065v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.137802" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.10.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667023v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Marko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.062722" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00783720v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0066" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388820v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hausrath" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i15900932v32n1p87" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00667567v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.011908" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666672v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2011.0589" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00667565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Frelat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793048008000629" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.138104" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101738108" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henderson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127404009971" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kirchner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2009.08.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clauvelin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.05.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBRA.2009.024032" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388276v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10820-007-9072-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-604LS6LL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702713x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.038105" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2008.06.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HW3N7GP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380586v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Starostin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041912" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380524v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.164301" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283735v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Gaudemaris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.11.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK7JHL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380510v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.184302" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380509v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.095505" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388072v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. A. Goss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H.M. van der Heijden" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. T. Thompson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02428182" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKHGGH00-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380517v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.198107" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/107754603030746" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384962v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7403(02)00183-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2001.0901" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380516v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027390700610" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJDRWK09-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380563v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00130-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGNCK7R3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026064603932" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9J9PGV7C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.036202" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Giacomini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.61.5098" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(98)00276-X" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380581v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.6573" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380612v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(97)00077-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380512v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.56.3809" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388769v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583083v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357556v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Haroon Rasheed" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384085v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323700v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottanceau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384170v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04570934v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441414v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fargette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422649v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390864v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362014v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1877-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667562v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005184v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494082v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Sabei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;truit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Danilowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Prentiss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lachat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001150v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Neukirch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149317v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2025.105269" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838602v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Dilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;en Zanchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106402" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sabater" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Sung Park" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056245v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00175G" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dal Corso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Vetyukov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839683v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113279" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601301v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.177201" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957425v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yavari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6828" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03217459v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Haroon Rasheed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459931" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104457" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278697v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0561" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02515877v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112922" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Elettro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.01.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944633v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier-Fargette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Moulton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grandgeorge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.03.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Krins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq0677" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01451716v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.08.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525392v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00447H" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01582510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Vollrath" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00368D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433981v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Misseroni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bigoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.063005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9611-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Prior" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/21/215201" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1602451113" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.03.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-015-1291-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842065v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.137802" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00861106v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.012401" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.10.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Marko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.062722" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00783720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0066" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388820v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hausrath" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i15900932v32n1p87" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00667567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.011908" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666672v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2011.0589" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00667565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Frelat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793048008000629" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.138104" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489157v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101738108" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henderson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127404009971" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kirchner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2009.08.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clauvelin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.05.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBRA.2009.024032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10820-007-9072-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-604LS6LL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702713x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.038105" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2008.06.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HW3N7GP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380586v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Starostin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041912" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.164301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Gaudemaris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.11.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK7JHL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.184302" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.095505" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. A. Goss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H.M. van der Heijden" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. T. Thompson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02428182" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKHGGH00-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380517v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.198107" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384991v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/107754603030746" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384962v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7403(02)00183-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2001.0901" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380516v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027390700610" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJDRWK09-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380563v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00130-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGNCK7R3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026064603932" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9J9PGV7C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381163v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.036202" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Giacomini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.61.5098" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380596v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(98)00276-X" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380581v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.6573" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380612v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(97)00077-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380512v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.56.3809" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388769v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357556v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685448v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322593v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960328v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Haroon Rasheed" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384085v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottanceau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384170v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04570934v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fargette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390864v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362014v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447329v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1877-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005184v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>