--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -779,265 +779,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young’s modulus of multinanolayer polymer films: the role of the interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The frictionless flexible sliding sleeve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Anzoleaga Grandi</w:t>
+                <w:t xml:space="preserve">Francesco Dal Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guinault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yury Vetyukov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5SM00175G⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.106330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056245v2</w:t>
+                <w:t xml:space="preserve">hal-05220508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The frictionless flexible sliding sleeve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+                <w:t xml:space="preserve">Young’s modulus of multinanolayer polymer films: the role of the interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Anzoleaga Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Dal Corso</w:t>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yury Vetyukov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205, pp.106330. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.4434-4441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SM00175G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220508v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056245v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Euler Buckling: the von Karman approximation</w:t>
               </w:r>
@@ -1049,51 +1049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1924,51 +1924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heavy windlass: Buckling and coiling of an elastic rod inside a liquid drop in the presence of gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Elettro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2041,51 +2041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hourlier-Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2374,51 +2374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxiliary soft beam for the amplification of the elasto-capillary coiling: towards stretchable electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2478,51 +2478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of uncrosslinked chains in droplets dynamics on silicone elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hourlier-Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,51 +2608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Elettro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Vollrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2693,261 +2693,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic self-restabilization of a continuous elastic structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Dal Corso</w:t>
+                <w:t xml:space="preserve">Elastocapillary Coiling of an Elastic Rod Inside a Drop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Elettro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Bigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.063005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127 (2), pp.235-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-016-9611-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433981v1</w:t>
+                <w:t xml:space="preserve">hal-01445679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastocapillary Coiling of an Elastic Rod Inside a Drop</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Grandgeorge</w:t>
+                <w:t xml:space="preserve">Asymptotic self-restabilization of a continuous elastic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Misseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dal Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 127 (2), pp.235-247. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.063005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-016-9611-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.063005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445679v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The extended polar writhe: a tool for open curves mechanics</w:t>
               </w:r>
@@ -3063,51 +3063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Vollrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (22), pp.6143-6147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3167,51 +3167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Elettro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Vollrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3284,51 +3284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Elettro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Vollrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3401,51 +3401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hourlier-Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112, pp.137802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3492,51 +3492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft beams: when capillarity induces axial compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3882,51 +3882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bending of an elastic beam by a liquid drop: A variational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4571,51 +4571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instant fabrication and selection of folded structures using drop impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6563,453 +6563,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercoiling of DNA plasmids: mechanics of the generalized ply</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification of the Spatial Equilibria of the Clamped Elastica: Symmetries and Zoology of Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Henderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 458 (2020), pp.959-985. </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (1-3), pp.95-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2001.0901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1026064603932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384882v1</w:t>
+                <w:t xml:space="preserve">hal-05380577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry and Mechanics of Uniform n-Plies: from Engineering Ropes to Biological Filaments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supercoiling of DNA plasmids: mechanics of the generalized ply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. T. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H.M. van der Heijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.H.M. van der Heijden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 458 (2020), pp.959-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2001.0901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1027390700610⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05380516v1</w:t>
+                <w:t xml:space="preserve">hal-05384882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writhing instabilities of twisted rods: from infinite to finite length</w:t>
+                <w:t xml:space="preserve">Geometry and Mechanics of Uniform n-Plies: from Engineering Ropes to Biological Filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H.M. van der Heijden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. M. T. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 50 (6), pp.1175-1191. </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 69 (1-3), pp.41-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00130-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1027390700610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380563v1</w:t>
+                <w:t xml:space="preserve">hal-05380516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of the Spatial Equilibria of the Clamped Elastica: Symmetries and Zoology of Solutions</w:t>
+                <w:t xml:space="preserve">Writhing instabilities of twisted rods: from infinite to finite length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Henderson</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H.M. van der Heijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. T. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 68 (1-3), pp.95-121. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (6), pp.1175-1191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1026064603932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00130-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380577v1</w:t>
+                <w:t xml:space="preserve">hal-05380563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrals of motion and semipermeable surfaces to bound the amplitude of a plasma instability</w:t>
               </w:r>
@@ -8652,51 +8652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8734,51 +8734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repliement élasto-capillaire par impact de goutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Audoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9672,51 +9672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494082v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Sabei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;truit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Danilowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Prentiss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lachat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001150v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Neukirch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149317v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2025.105269" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838602v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Dilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;en Zanchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106402" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sabater" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Sung Park" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056245v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00175G" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dal Corso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Vetyukov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839683v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113279" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601301v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.177201" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957425v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yavari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6828" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03217459v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Haroon Rasheed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459931" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104457" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278697v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0561" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02515877v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112922" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Elettro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.01.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944633v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier-Fargette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Moulton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grandgeorge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.03.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Krins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq0677" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01451716v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.08.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525392v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00447H" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01582510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Vollrath" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00368D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433981v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Misseroni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bigoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.063005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9611-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Prior" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/21/215201" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1602451113" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.03.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-015-1291-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842065v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.137802" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00861106v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.012401" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.10.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Marko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.062722" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00783720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0066" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388820v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hausrath" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i15900932v32n1p87" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00667567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.011908" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666672v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2011.0589" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00667565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Frelat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793048008000629" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.138104" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489157v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101738108" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henderson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127404009971" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kirchner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2009.08.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clauvelin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.05.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBRA.2009.024032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10820-007-9072-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-604LS6LL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702713x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.038105" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2008.06.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HW3N7GP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380586v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Starostin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041912" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.164301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Gaudemaris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.11.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK7JHL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.184302" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.095505" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. A. Goss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H.M. van der Heijden" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. T. Thompson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02428182" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKHGGH00-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380517v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.198107" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384991v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/107754603030746" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384962v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7403(02)00183-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2001.0901" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380516v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027390700610" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJDRWK09-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380563v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00130-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGNCK7R3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026064603932" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9J9PGV7C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381163v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.036202" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Giacomini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.61.5098" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380596v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(98)00276-X" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380581v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.6573" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380612v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(97)00077-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380512v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.56.3809" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388769v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357556v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685448v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322593v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960328v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Haroon Rasheed" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384085v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottanceau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384170v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04570934v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fargette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390864v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362014v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447329v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1877-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005184v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494082v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Sabei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;truit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Danilowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Prentiss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lachat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001150v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Neukirch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149317v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2025.105269" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838602v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Dilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;en Zanchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106402" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sabater" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Sung Park" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dal Corso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Vetyukov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106330" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056245v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00175G" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839683v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113279" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601301v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.177201" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957425v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yavari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Challamel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6828" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03217459v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Haroon Rasheed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459931" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104457" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278697v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0561" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02515877v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.112922" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Elettro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.01.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944633v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hourlier-Fargette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Moulton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grandgeorge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.03.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Krins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaq0677" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01451716v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.08.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525392v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00447H" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01582510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Vollrath" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00368D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9611-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Misseroni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bigoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.063005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Prior" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/21/215201" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1602451113" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2015.03.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-015-1291-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842065v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.137802" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00861106v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.012401" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2013.10.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Marko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.062722" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00783720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0066" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388820v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hausrath" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i15900932v32n1p87" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00667567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.011908" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666672v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2011.0589" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00667565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Frelat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.09.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793048008000629" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.138104" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489157v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1101738108" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henderson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127404009971" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kirchner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2009.08.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clauvelin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.02.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.05.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBRA.2009.024032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10820-007-9072-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-604LS6LL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma702713x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.038105" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2008.06.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HW3N7GP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380586v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Starostin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041912" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.164301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Gaudemaris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.11.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK7JHL9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.184302" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.095505" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. A. Goss" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H.M. van der Heijden" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. T. Thompson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02428182" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKHGGH00-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380517v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.198107" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384991v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/107754603030746" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384962v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7403(02)00183-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026064603932" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9J9PGV7C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2001.0901" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027390700610" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJDRWK09-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380563v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00130-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGNCK7R3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381163v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.036202" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Giacomini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.61.5098" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380596v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(98)00276-X" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380581v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.6573" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380612v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(97)00077-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380512v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.56.3809" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388769v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357556v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03685448v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322593v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960328v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Haroon Rasheed" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384085v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cottanceau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384170v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04570934v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fargette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390864v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362014v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163302v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447329v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1877-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005184v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>