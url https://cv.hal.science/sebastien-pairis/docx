--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -971,295 +971,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the In-Plane Room Temperature van der Waals Ferromagnet Chromium Ditelluride and Its Conversion to Chromium-Interleaved CrTe 2 Compounds</w:t>
+                <w:t xml:space="preserve">Light in the Cave: Opal coating detection by UV-light illumination and fluorescence in a rock art context. Methodological development and application in Points Cave (Gard, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anike Purbawati</w:t>
+                <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suman Sarkar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Kostka</w:t>
+                <w:t xml:space="preserve">Andréa Maris-Froelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellali Hadj-Azzem</w:t>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01256⟩</w:t>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/jls.7329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964447v1</w:t>
+                <w:t xml:space="preserve">hal-03383193v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light in the Cave: Opal coating detection by UV-light illumination and fluorescence in a rock art context. Methodological development and application in Points Cave (Gard, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of the In-Plane Room Temperature van der Waals Ferromagnet Chromium Ditelluride and Its Conversion to Chromium-Interleaved CrTe 2 Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+                <w:t xml:space="preserve">Anike Purbawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Maris-Froelich</w:t>
+                <w:t xml:space="preserve">Suman Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+                <w:t xml:space="preserve">Marek Kostka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Abdellali Hadj-Azzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of lithic studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.36. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2218/jls.7329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383193v5</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure induced formation of cubic lutetium hydrides derived from trigonal LuH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
@@ -2043,546 +2043,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-induced structure transition in a liquid Co-B eutectic alloy</w:t>
+                <w:t xml:space="preserve">Long flexible melt-spun Ni–Co–Mn–In ribbons with shape memory effect and caloric perfomances above 300 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yixuan He</w:t>
+                <w:t xml:space="preserve">Laureline Porcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinshan Li</w:t>
+                <w:t xml:space="preserve">S. Miraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Wang</w:t>
+                <w:t xml:space="preserve">F. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyub Yildiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+                <w:t xml:space="preserve">R. Haettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Plaindoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.09.138⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.100493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949475v1</w:t>
+                <w:t xml:space="preserve">hal-02330824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shot-Noise-Limited Nanomechanical Detection and Radiation Pressure Backaction from an Electron Beam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Sulphur corrosion effect on the electrical performance of silver films elaborated by physical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perrenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Hocevar</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tumanov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.083603⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.26-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2019.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054430v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulphur corrosion effect on the electrical performance of silver films elaborated by physical vapor deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shot-Noise-Limited Nanomechanical Detection and Radiation Pressure Backaction from an Electron Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Donatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Perrenot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourgault</w:t>
+                <w:t xml:space="preserve">M. Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Caillault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Tumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vaish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2019.01.024⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (8), pp.083603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.083603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011680v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long flexible melt-spun Ni–Co–Mn–In ribbons with shape memory effect and caloric perfomances above 300 K</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature-induced structure transition in a liquid Co-B eutectic alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Miraglia</w:t>
+                <w:t xml:space="preserve">Yixuan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Porcher</w:t>
+                <w:t xml:space="preserve">Jinshan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Haettel</w:t>
+                <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Plaindoux</w:t>
+                <w:t xml:space="preserve">Eyub Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, pp.100493. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 234, pp.351-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.09.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330824v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure high-temperature synthesis of non-centrosymmetric R3Pt4Ge13 compounds with R = Gd, Dy, Ho, Er and Lu</w:t>
               </w:r>
@@ -2620,51 +2620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 788, pp.1211-1217. </w:t>
@@ -2964,334 +2964,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical analysis of the painted panels at the &amp;quot;Geyornis&amp;quot; rock art site, Arnhem Land, Australia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boosted Photoactivity of Titania Nanotube Layers Doped with a Suspension of Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Castets</w:t>
+                <w:t xml:space="preserve">Christophe Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+                <w:t xml:space="preserve">Yves Sibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno David</w:t>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryce Barker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscar Komla Awitor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 430 (Part A), pp.60-80. </w:t>
+              <w:t xml:space="preserve">Advances in Nanoparticles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.78261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/anp.2017.63010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795568v1</w:t>
+                <w:t xml:space="preserve">hal-01829443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosted Photoactivity of Titania Nanotube Layers Doped with a Suspension of Gold Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical analysis of the painted panels at the &amp;quot;Geyornis&amp;quot; rock art site, Arnhem Land, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Massard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+                <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Sibaud</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+                <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Komla Awitor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bryce Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nanoparticles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (3), pp.78261. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 430 (Part A), pp.60-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/anp.2017.63010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829443v1</w:t>
+                <w:t xml:space="preserve">hal-01795568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of TiO 2 Nanotanks Embedded in a Nanoporous Alumina Template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raspal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3511,51 +3511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing effect on the magnetic induced austenite transformation in polycrystalline freestanding Ni-Co-Mn-In films produced by co-sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crouigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Porcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4186,721 +4186,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen vacancy on the dielectric relaxation of BaTiO3 thin films in a quenched state</w:t>
+                <w:t xml:space="preserve">Dielectric relaxation study of amorphous TiTaO thin films in a large operating temperature range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shenghong Yao</w:t>
+                <w:t xml:space="preserve">A. Rouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+                <w:t xml:space="preserve">A. Kahouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Gonon</w:t>
+                <w:t xml:space="preserve">F. Challali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+                <w:t xml:space="preserve">Marie-Paule Besland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 111, pp.104109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4717758⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 112 (9), pp.094104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4761980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731054v1</w:t>
+                <w:t xml:space="preserve">hal-00864799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dielectric study of poly(a, a difluoro-p-xylylene) thin films: highlight of the substrate temperature effect</w:t>
+                <w:t xml:space="preserve">Effect of O2, Ar/H2 and CF4 plasma treatments on the structural and dielectric propoerties of parylene-C thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Garden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel André</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fathi Jomni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cvde.201204310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (21), pp.215306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/21/215306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815127v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of twins in Ni substrates on the microstructure of La2Zr2O7 films for coated conductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Petit</w:t>
+                <w:t xml:space="preserve">Effect of oxygen vacancy on the dielectric relaxation of BaTiO3 thin films in a quenched state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.104109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4717758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814799v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric relaxation study of amorphous TiTaO thin films in a large operating temperature range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Besland</w:t>
+                <w:t xml:space="preserve">Structure and dielectric study of poly(a, a difluoro-p-xylylene) thin films: highlight of the substrate temperature effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vallee</w:t>
+                <w:t xml:space="preserve">Fathi Jomni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 112 (9), pp.094104. </w:t>
+              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (4-6), pp.147-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4761980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cvde.201204310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864799v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of O2, Ar/H2 and CF4 plasma treatments on the structural and dielectric propoerties of parylene-C thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+                <w:t xml:space="preserve">Effect of twins in Ni substrates on the microstructure of La2Zr2O7 films for coated conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel André</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mikolajczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/21/215306⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 531, pp.545-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00815148v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ClH aromatic substitution on structural and dielectric properties of poly(p-xylylene)</w:t>
               </w:r>
@@ -5113,295 +5113,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LZO, a Protective Barrier Against Oxidation of NiW Alloys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Template-growth of periodically domain-structured KTiOPO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Waeckerle</w:t>
+                <w:t xml:space="preserve">Alexandra Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Batonnet</w:t>
+                <w:t xml:space="preserve">Bertrand Ménaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrick Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Canalias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2099634⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (2), pp.185-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.1.000185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715120v1</w:t>
+                <w:t xml:space="preserve">hal-00909130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-growth of periodically domain-structured KTiOPO4</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+                <w:t xml:space="preserve">LZO, a Protective Barrier Against Oxidation of NiW Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mikolajczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredrick Laurell</w:t>
+                <w:t xml:space="preserve">Thierry Waeckerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlota Canalias</w:t>
+                <w:t xml:space="preserve">Rémy Batonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1 (2), pp.185-191. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.2977-2980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.1.000185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2099634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909130v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning macro-twinned domain sizes and the b-variants content of the adaptive 14-modulated martensite in epitaxial Ni-Mn-Ga films by co-sputtering</w:t>
               </w:r>
@@ -5439,51 +5439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (1), pp.75-81. </w:t>
@@ -5649,307 +5649,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium promotes cadmium elimination as vaterite grains by tobacco trichomes</w:t>
+                <w:t xml:space="preserve">Metallic coatings of MEMS at low temperatures: stress, elasticity and non-linear dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+                <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Sarret</w:t>
+                <w:t xml:space="preserve">Johannes Kofler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiko Harada</w:t>
+                <w:t xml:space="preserve">Sabine Lakhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.E. Choi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. A. Marcus</w:t>
+                <w:t xml:space="preserve">Yuriy M. Bunkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.07.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (11), pp.114905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3391901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00649539v1</w:t>
+                <w:t xml:space="preserve">hal-00919321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic coatings of MEMS at low temperatures: stress, elasticity and non-linear dissipation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium promotes cadmium elimination as vaterite grains by tobacco trichomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Collin</w:t>
+                <w:t xml:space="preserve">Emiko Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Kofler</w:t>
+                <w:t xml:space="preserve">Y.E. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Lakhloufi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yuriy M. Bunkov</w:t>
+                <w:t xml:space="preserve">M. A. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (20), pp.5817-5834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3391901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00919321v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00649539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu5Ir4Si10 whiskers: Morphology, crystal structure, superconducting and charge density wave transition studies</w:t>
               </w:r>
@@ -6121,51 +6121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Porcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 489 (2), pp.509-514. </w:t>
@@ -6242,51 +6242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6389,51 +6389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1200E, pp.G08-03. </w:t>
@@ -6465,510 +6465,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc distribution and speciation in Arabidopsis halleri x Arabidopsis lyrata progenies presenting various zinc accumulation capacities</w:t>
+                <w:t xml:space="preserve">New YBCO superconducting wires obtained from narrow textured tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Sarret</w:t>
+                <w:t xml:space="preserve">P. Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenda Willems</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+                <w:t xml:space="preserve">A. Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew A. Marcus</w:t>
+                <w:t xml:space="preserve">C. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirine Fakra</w:t>
+                <w:t xml:space="preserve">S. Morlens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02996.x⟩</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (12), pp.125024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/22/12/125024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425670v1</w:t>
+                <w:t xml:space="preserve">hal-01921476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New YBCO superconducting wires obtained from narrow textured tubes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of YAP nanopowder by a soft chemistry route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Millon</w:t>
+                <w:t xml:space="preserve">J.F. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Morlens</w:t>
+                <w:t xml:space="preserve">F.S. de Vincente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ortega</w:t>
+                <w:t xml:space="preserve">Antonio Carlos Hernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22 (12), pp.125024. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (12), pp.2511-2515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/22/12/125024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01921476v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of YAP nanopowder by a soft chemistry route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc distribution and speciation in Arabidopsis halleri x Arabidopsis lyrata progenies presenting various zinc accumulation capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Carvalho</w:t>
+                <w:t xml:space="preserve">Glenda Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.S. de Vincente</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Odier</w:t>
+                <w:t xml:space="preserve">Matthew A. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Carlos Hernandes</w:t>
+                <w:t xml:space="preserve">Sirine Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (12), pp.2511-2515. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 184 (3), pp.581-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02996.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945018v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical forms of calcium in Ca,Zn- and Ca,Cd-containing grains excreted by tobacco trichomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew A. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiko Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Eui Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7058,51 +7058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bacia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7159,358 +7159,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and structural properties of electrodeposited CoPt and FePt nanowires in nanoporous alumina templates</w:t>
+                <w:t xml:space="preserve">Do mercury superconducting films grown by vapour phase or by bulk mass transfer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Dahmane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cagnon</w:t>
+                <w:t xml:space="preserve">M. Valeriánová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Voiron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Štrbík</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 435 (1-2), pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2006.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/21/001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281167v1</w:t>
+                <w:t xml:space="preserve">hal-03606059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do mercury superconducting films grown by vapour phase or by bulk mass transfer?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic and structural properties of electrodeposited CoPt and FePt nanowires in nanoporous alumina templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Valeriánová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Odier</w:t>
+                <w:t xml:space="preserve">Jean Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Štrbík</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Bacia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 435 (1-2), pp.31-36. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (21), pp.4523-4528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2006.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/21/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606059v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and chemical forms of cadmium in plant samples by combining analytical electron microscopy and X-ray spectromicroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7859,51 +7859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S.M. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lafuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8632,103 +8632,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peintures rupestres en territoire Jawoyn, Terre d’Arnhem (Australie) : Une étude intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sobre rocas y huesos: las sociedades prehistóricas y sus manifestaciones plásticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arte de la Sociedades Prehistoricas, 2016, Nerja, Espagne. pp.379-405</w:t>
@@ -8757,90 +8757,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining natural versus cultural coloured rocks (‘pigments’) at Nawarla Gabarnmang, a 48,000-50,000 year old Aboriginal site in northern Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8921,51 +8921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Challali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Besland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9059,51 +9059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Cristech 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Autrans, France</w:t>
@@ -9132,90 +9132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A growth method to obtain large size periodically-poled KTiOPO4 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ménaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Canalias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdas Pasiskevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9397,90 +9397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the excavated coloured rocks (‘ochres’) from Nawarla Gabarmang, a c. 48,000 year old Aboriginal site in northern Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9794,51 +9794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Olevano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellali Hadj-Azzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10186,51 +10186,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="937185FD"/>
+    <w:nsid w:val="250437C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10417,51 +10417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-pairis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9831-9305" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512622v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabbous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c06564" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c06196" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Claus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourgault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173554" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anico Kulow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057752400016x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577524003229" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04251271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Langlais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mocellin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139965" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anike Purbawati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kostka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hadj-Azzem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01256" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383193v5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Maris-Froelich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7329" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Moulding" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gallego-Parra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Gao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214505" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hajoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leynaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c03405" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Layek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Monteverde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude M&#233;asson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.09.041" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alabdullah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuiana Shoinkhorova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Dikhtiarenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodriguez-Gomez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cy01125e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Khedim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cagnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Serradeil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043940" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bartosiewicz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00657B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan He" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyub Yildiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.09.138" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocevar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaish" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.083603" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrenot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2019.01.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330824v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Porcar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haettel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plaindoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100493" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.02.282" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991031v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Regny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riporto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03208" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9eff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01795568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Barker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sibaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Komla Awitor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/anp.2017.63010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sibaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Awitor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/452148" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karlsson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strobel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/10/105009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123842v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crouigneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mossang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906224" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992230v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Laithier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lutsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.08.044" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0WCMC9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880874v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kimouche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Allain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Arjmandi-Tash" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301732" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Chu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.052" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKT2FT81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814809v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mikolajczyk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muguerra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2241811" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghong Yao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4717758" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815127v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201204310" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TNVDHX0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814799v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.054" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864799v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouahi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761980" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815148v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/21/215306" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W9VV5B74-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.05.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RFKDW61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963859v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.48.2.8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715120v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Batonnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2099634" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Laurell" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.1.000185" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tillier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carbone" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.09.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.E Carlsson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.104523" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649539v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Harada" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Choi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Marcus" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.07.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCNCDWHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919321v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kofler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lakhloufi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy M. Bunkov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3391901" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2010.07.037" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534881v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.09.096" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555891v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caillault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.094" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534814v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Einig" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1200-G08-03" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425670v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Willems" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Marcus" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Fakra" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02996.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921476v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morlens" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ortega" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/22/12/125024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF2EF320A5771C163B7757FBD08D5C0579898FC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945018v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Carvalho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. de Vincente" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Hernandes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186442v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Eui Choi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/V07-076" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998653v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahmane" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voiron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMMM.2006.10.902" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2W78J3W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281167v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dahmane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voiron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/21/001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VSTRS028-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606059v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valeri&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#352;trb&#237;k" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.01.013" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FM4TNPH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126972v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2006.10.009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606140v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez-Rios" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Vazquez-Nava" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607581v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bououdina" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert-Andron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fruchart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(03)00166-X" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W312Q8J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607563v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S.M. Tavares" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafuente" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606100v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S.M Tavares" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S Pedrosa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Teod&#243;sio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R da Silva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Neto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)01076-9" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFD8P1R7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606049v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. De Noronha" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Da Silva" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Neto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1516-14392001000400003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359766v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trescu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998291" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1EFE1C65D3E111F82ECA56632CC5B1DF61155A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549432v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Vernay" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;lix" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jegouso" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900282v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Legendre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349448v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887738v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685128v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Rouahi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356382v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Opagiste" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leroux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garbarino" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979392v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546001v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivoirard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887762v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359703v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595962v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410061v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitaram Ramakrishnan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pachoud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684790v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682755v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-pairis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9831-9305" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512622v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabbous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c06564" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c06196" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Claus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourgault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173554" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anico Kulow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057752400016x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577524003229" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04251271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Langlais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mocellin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139965" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383193v5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Maris-Froelich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7329" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anike Purbawati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kostka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hadj-Azzem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01256" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Moulding" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gallego-Parra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Gao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214505" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hajoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leynaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c03405" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Layek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Monteverde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude M&#233;asson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.09.041" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alabdullah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuiana Shoinkhorova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Dikhtiarenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodriguez-Gomez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cy01125e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Khedim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cagnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Serradeil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043940" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bartosiewicz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00657B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Porcar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haettel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plaindoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100493" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011680v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2019.01.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocevar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaish" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.083603" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan He" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyub Yildiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.09.138" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.02.282" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991031v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Regny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riporto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03208" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9eff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sibaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Komla Awitor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/anp.2017.63010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01795568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Barker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sibaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Awitor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/452148" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karlsson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strobel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/10/105009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123842v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crouigneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mossang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906224" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992230v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Laithier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lutsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.08.044" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0WCMC9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880874v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kimouche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Allain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Arjmandi-Tash" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301732" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Chu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.052" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKT2FT81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814809v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mikolajczyk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muguerra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2241811" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864799v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouahi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761980" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/21/215306" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W9VV5B74-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731054v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghong Yao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4717758" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815127v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201204310" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TNVDHX0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814799v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.054" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.05.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RFKDW61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963859v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.48.2.8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Laurell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.1.000185" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715120v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Batonnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2099634" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tillier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carbone" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.09.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.E Carlsson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.104523" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919321v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kofler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lakhloufi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy M. Bunkov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3391901" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649539v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Harada" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Choi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Marcus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.07.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCNCDWHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2010.07.037" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534881v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.09.096" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555891v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caillault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.094" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534814v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Einig" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1200-G08-03" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921476v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morlens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ortega" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/22/12/125024" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF2EF320A5771C163B7757FBD08D5C0579898FC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945018v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Carvalho" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. de Vincente" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Hernandes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425670v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Willems" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Marcus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Fakra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02996.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186442v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Eui Choi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/V07-076" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998653v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahmane" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voiron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMMM.2006.10.902" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2W78J3W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606059v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valeri&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#352;trb&#237;k" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.01.013" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FM4TNPH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281167v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dahmane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voiron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/21/001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VSTRS028-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126972v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2006.10.009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606140v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez-Rios" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Vazquez-Nava" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607581v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bououdina" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert-Andron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fruchart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(03)00166-X" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W312Q8J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607563v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S.M. Tavares" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafuente" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606100v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S.M Tavares" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S Pedrosa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Teod&#243;sio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R da Silva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Neto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)01076-9" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFD8P1R7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606049v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. De Noronha" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Da Silva" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Neto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1516-14392001000400003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359766v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trescu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998291" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1EFE1C65D3E111F82ECA56632CC5B1DF61155A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549432v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Vernay" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;lix" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jegouso" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900282v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Legendre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349448v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887738v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685128v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Rouahi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356382v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Opagiste" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leroux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garbarino" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979392v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546001v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivoirard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887762v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359703v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595962v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410061v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitaram Ramakrishnan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pachoud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684790v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682755v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>