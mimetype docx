--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -837,295 +837,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction study of epitaxial CuO nanostructures obtained through post-deposition annealing of Cu on SrTiO3(001)</w:t>
+                <w:t xml:space="preserve">Possible high temperature superconducting transitions in disordered graphite obtained from room temperature deintercalated KC 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio de Santis</w:t>
+                <w:t xml:space="preserve">Samar Layek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Langlais</w:t>
+                <w:t xml:space="preserve">Miguel Monteverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Martinelli</w:t>
+                <w:t xml:space="preserve">Gastón Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Mocellin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+                <w:t xml:space="preserve">Marie-Aude Méasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139965⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201, pp.667-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.09.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251271v1</w:t>
+                <w:t xml:space="preserve">hal-03875297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light in the Cave: Opal coating detection by UV-light illumination and fluorescence in a rock art context. Methodological development and application in Points Cave (Gard, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray diffraction study of epitaxial CuO nanostructures obtained through post-deposition annealing of Cu on SrTiO3(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+                <w:t xml:space="preserve">Maurizio de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Maris-Froelich</w:t>
+                <w:t xml:space="preserve">Veronique Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+                <w:t xml:space="preserve">Lucio Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Tom Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of lithic studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.36. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 780, pp.139965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2218/jls.7329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383193v5</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the In-Plane Room Temperature van der Waals Ferromagnet Chromium Ditelluride and Its Conversion to Chromium-Interleaved CrTe 2 Compounds</w:t>
               </w:r>
@@ -1239,429 +1239,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure induced formation of cubic lutetium hydrides derived from trigonal LuH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+                <w:t xml:space="preserve">Light in the Cave: Opal coating detection by UV-light illumination and fluorescence in a rock art context. Methodological development and application in Points Cave (Gard, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen Moulding</w:t>
+                <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Gallego-Parra</w:t>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingzheng Gao</w:t>
+                <w:t xml:space="preserve">Andréa Maris-Froelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaston Garbarino</w:t>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (21), pp.214505. </w:t>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2218/jls.7329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299590v1</w:t>
+                <w:t xml:space="preserve">hal-03383193v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Power Factor in Self-Substituted Fe 2 VAl Thermoelectric Thin Films Prepared by Co-sputtering</w:t>
+                <w:t xml:space="preserve">Pressure induced formation of cubic lutetium hydrides derived from trigonal LuH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bourgault</w:t>
+                <w:t xml:space="preserve">Owen Moulding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Hajoum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+                <w:t xml:space="preserve">Samuel Gallego-Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Leynaud</w:t>
+                <w:t xml:space="preserve">Yingzheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Haettel</w:t>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c03405⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (21), pp.214505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948872v1</w:t>
+                <w:t xml:space="preserve">hal-04299590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible high temperature superconducting transitions in disordered graphite obtained from room temperature deintercalated KC 8</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Power Factor in Self-Substituted Fe 2 VAl Thermoelectric Thin Films Prepared by Co-sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Monteverde</w:t>
+                <w:t xml:space="preserve">Daniel Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastón Garbarino</w:t>
+                <w:t xml:space="preserve">Hajar Hajoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Méasson</w:t>
+                <w:t xml:space="preserve">Olivier Leynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Sulpice</w:t>
+                <w:t xml:space="preserve">Richard Haettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 201, pp.667-678. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (3), pp.1526-1532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.09.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c03405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875297v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding catalyst deactivation during the direct cracking of crude oil</w:t>
               </w:r>
@@ -2043,814 +2043,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long flexible melt-spun Ni–Co–Mn–In ribbons with shape memory effect and caloric perfomances above 300 K</w:t>
+                <w:t xml:space="preserve">Microwave Synthesis and Up-Conversion Properties of SHG-Active α-(La, Er)(IO 3 ) 3 Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Porcar</w:t>
+                <w:t xml:space="preserve">Sylvain Regny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Miraglia</w:t>
+                <w:t xml:space="preserve">Jérémy Riporto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Porcher</w:t>
+                <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Haettel</w:t>
+                <w:t xml:space="preserve">Ronan Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Plaindoux</w:t>
+                <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, pp.100493. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (2), pp.1647-1656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330824v1</w:t>
+                <w:t xml:space="preserve">hal-01991031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulphur corrosion effect on the electrical performance of silver films elaborated by physical vapor deposition</w:t>
+                <w:t xml:space="preserve">Shot-Noise-Limited Nanomechanical Detection and Radiation Pressure Backaction from an Electron Beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Perrenot</w:t>
+                <w:t xml:space="preserve">S. Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pairis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourgault</w:t>
+                <w:t xml:space="preserve">F. Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Caillault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Hocevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vaish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2019.01.024⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (8), pp.083603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.083603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011680v1</w:t>
+                <w:t xml:space="preserve">hal-02054430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shot-Noise-Limited Nanomechanical Detection and Radiation Pressure Backaction from an Electron Beam</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature-induced structure transition in a liquid Co-B eutectic alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tumanov</w:t>
+                <w:t xml:space="preserve">Yixuan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vaish</w:t>
+                <w:t xml:space="preserve">Jinshan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyub Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.083603⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 234, pp.351-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.09.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054430v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-induced structure transition in a liquid Co-B eutectic alloy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long flexible melt-spun Ni–Co–Mn–In ribbons with shape memory effect and caloric perfomances above 300 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Wang</w:t>
+                <w:t xml:space="preserve">Laureline Porcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyub Yildiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+                <w:t xml:space="preserve">S. Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Plaindoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.09.138⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.100493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949475v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure high-temperature synthesis of non-centrosymmetric R3Pt4Ge13 compounds with R = Gd, Dy, Ho, Er and Lu</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sulphur corrosion effect on the electrical performance of silver films elaborated by physical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Goujon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">P. Perrenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourgault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.02.282⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.26-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2019.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058926v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Synthesis and Up-Conversion Properties of SHG-Active α-(La, Er)(IO 3 ) 3 Nanocrystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-pressure high-temperature synthesis of non-centrosymmetric R3Pt4Ge13 compounds with R = Gd, Dy, Ho, Er and Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Riporto</w:t>
+                <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+                <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Dantec</w:t>
+                <w:t xml:space="preserve">M. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
+                <w:t xml:space="preserve">C. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (2), pp.1647-1656. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 788, pp.1211-1217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.02.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991031v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission XMCD-PEEM imaging of an engineered vertical FEBID cobalt nanowire with a domain wall</w:t>
               </w:r>
@@ -2964,334 +2964,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosted Photoactivity of Titania Nanotube Layers Doped with a Suspension of Gold Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical analysis of the painted panels at the &amp;quot;Geyornis&amp;quot; rock art site, Arnhem Land, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Massard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+                <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Sibaud</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+                <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Komla Awitor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bryce Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nanoparticles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (3), pp.78261. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 430 (Part A), pp.60-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/anp.2017.63010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829443v1</w:t>
+                <w:t xml:space="preserve">hal-01795568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical analysis of the painted panels at the &amp;quot;Geyornis&amp;quot; rock art site, Arnhem Land, Australia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boosted Photoactivity of Titania Nanotube Layers Doped with a Suspension of Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Castets</w:t>
+                <w:t xml:space="preserve">Christophe Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+                <w:t xml:space="preserve">Yves Sibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno David</w:t>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryce Barker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscar Komla Awitor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 430 (Part A), pp.60-80. </w:t>
+              <w:t xml:space="preserve">Advances in Nanoparticles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.78261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/anp.2017.63010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795568v1</w:t>
+                <w:t xml:space="preserve">hal-01829443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of TiO 2 Nanotanks Embedded in a Nanoporous Alumina Template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raspal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3416,51 +3416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (10), pp.105009. </w:t>
@@ -3511,51 +3511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing effect on the magnetic induced austenite transformation in polycrystalline freestanding Ni-Co-Mn-In films produced by co-sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crouigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Porcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4466,441 +4466,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen vacancy on the dielectric relaxation of BaTiO3 thin films in a quenched state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and dielectric study of poly(a, a difluoro-p-xylylene) thin films: highlight of the substrate temperature effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shenghong Yao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+                <w:t xml:space="preserve">Fathi Jomni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4717758⟩</w:t>
+              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (4-6), pp.147-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cvde.201204310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731054v1</w:t>
+                <w:t xml:space="preserve">hal-00815127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dielectric study of poly(a, a difluoro-p-xylylene) thin films: highlight of the substrate temperature effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+                <w:t xml:space="preserve">Effect of twins in Ni substrates on the microstructure of La2Zr2O7 films for coated conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fathi Jomni</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mikolajczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cvde.201204310⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 531, pp.545-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00815127v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of twins in Ni substrates on the microstructure of La2Zr2O7 films for coated conductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Petit</w:t>
+                <w:t xml:space="preserve">Effect of oxygen vacancy on the dielectric relaxation of BaTiO3 thin films in a quenched state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 531, pp.545-551. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.104109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4717758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814799v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ClH aromatic substitution on structural and dielectric properties of poly(p-xylylene)</w:t>
               </w:r>
@@ -5113,377 +5113,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-growth of periodically domain-structured KTiOPO4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LZO, a Protective Barrier Against Oxidation of NiW Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mikolajczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Pena</w:t>
+                <w:t xml:space="preserve">Thierry Waeckerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ménaert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlota Canalias</w:t>
+                <w:t xml:space="preserve">Rémy Batonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.1.000185⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.2977-2980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2099634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909130v1</w:t>
+                <w:t xml:space="preserve">hal-00715120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LZO, a Protective Barrier Against Oxidation of NiW Alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t>
+                <w:t xml:space="preserve">Template-growth of periodically domain-structured KTiOPO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ménaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Waeckerle</w:t>
+                <w:t xml:space="preserve">Fredrick Laurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Batonnet</w:t>
+                <w:t xml:space="preserve">Carlota Canalias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (3), pp.2977-2980. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (2), pp.185-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2099634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.1.000185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715120v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning macro-twinned domain sizes and the b-variants content of the adaptive 14-modulated martensite in epitaxial Ni-Mn-Ga films by co-sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (1), pp.75-81. </w:t>
@@ -5560,51 +5560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lévy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5649,2716 +5649,2704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic coatings of MEMS at low temperatures: stress, elasticity and non-linear dissipation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ni-Mn-Ga films in the austenite and the martensite structures at room temperature: Uniaxial texturation and epitaxial growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Collin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yuriy M. Bunkov</w:t>
+                <w:t xml:space="preserve">Antinéa Einig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourgault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3391901⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1200E, pp.G08-03. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-1200-G08-03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919321v1</w:t>
+                <w:t xml:space="preserve">hal-00534814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium promotes cadmium elimination as vaterite grains by tobacco trichomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metallic coatings of MEMS at low temperatures: stress, elasticity and non-linear dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Kofler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lakhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P. Isaure</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. A. Marcus</w:t>
+                <w:t xml:space="preserve">Yuriy M. Bunkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.07.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (11), pp.114905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3391901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00649539v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu5Ir4Si10 whiskers: Morphology, crystal structure, superconducting and charge density wave transition studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+                <w:t xml:space="preserve">Calcium promotes cadmium elimination as vaterite grains by tobacco trichomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiko Harada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.E. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JCRYSGRO.2010.07.037⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (20), pp.5817-5834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00564398v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00649539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of a Ni-Mn-Ga uniaxially textured freestanding film deposited by DC magnetron sputtering</w:t>
+                <w:t xml:space="preserve">Martensite structures and twinning in substrate-constrained epitaxial Ni-Mn-Ga films deposited by a magnetron co-sputtering process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laureline Porcar</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.09.096⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.168-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.11.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534881v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martensite structures and twinning in substrate-constrained epitaxial Ni-Mn-Ga films deposited by a magnetron co-sputtering process</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of a Ni-Mn-Ga uniaxially textured freestanding film deposited by DC magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Caillault</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Porcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.11.094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 489 (2), pp.509-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.09.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555891v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-Mn-Ga films in the austenite and the martensite structures at room temperature: Uniaxial texturation and epitaxial growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Ortega</w:t>
+                <w:t xml:space="preserve">Lu5Ir4Si10 whiskers: Morphology, crystal structure, superconducting and charge density wave transition studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Opagiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-1200-G08-03⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 312, pp.3204-3208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JCRYSGRO.2010.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534814v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New YBCO superconducting wires obtained from narrow textured tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc distribution and speciation in Arabidopsis halleri x Arabidopsis lyrata progenies presenting various zinc accumulation capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Odier</w:t>
+                <w:t xml:space="preserve">Glenda Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Allais</w:t>
+                <w:t xml:space="preserve">Matthew A. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Millon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Ortega</w:t>
+                <w:t xml:space="preserve">Sirine Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/22/12/125024⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 184 (3), pp.581-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02996.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01921476v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of YAP nanopowder by a soft chemistry route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New YBCO superconducting wires obtained from narrow textured tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Carvalho</w:t>
+                <w:t xml:space="preserve">S. Morlens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.S. de Vincente</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antonio Carlos Hernandes</w:t>
+                <w:t xml:space="preserve">L. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (12), pp.125024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/22/12/125024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.03.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00945018v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc distribution and speciation in Arabidopsis halleri x Arabidopsis lyrata progenies presenting various zinc accumulation capacities</w:t>
+                <w:t xml:space="preserve">Synthesis of YAP nanopowder by a soft chemistry route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Sarret</w:t>
+                <w:t xml:space="preserve">J.F. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenda Willems</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+                <w:t xml:space="preserve">F.S. de Vincente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew A. Marcus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sirine Fakra</w:t>
+                <w:t xml:space="preserve">Antonio Carlos Hernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02996.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (12), pp.2511-2515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425670v1</w:t>
+                <w:t xml:space="preserve">hal-00945018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical forms of calcium in Ca,Zn- and Ca,Cd-containing grains excreted by tobacco trichomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew A. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiko Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Eui Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 85 (10), pp.738-746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/V07-076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposited CoPt and FePt alloys nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cagnon</w:t>
+                <w:t xml:space="preserve">Y. Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dahmane</w:t>
+                <w:t xml:space="preserve">J. Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bacia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 310, pp.2428-2430. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JMMM.2006.10.902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JMMM.2006.10.902⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do mercury superconducting films grown by vapour phase or by bulk mass transfer?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic and structural properties of electrodeposited CoPt and FePt nanowires in nanoporous alumina templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Valeriánová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Odier</w:t>
+                <w:t xml:space="preserve">Jean Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Štrbík</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Bacia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 435 (1-2), pp.31-36. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (21), pp.4523-4528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2006.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/21/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606059v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and structural properties of electrodeposited CoPt and FePt nanowires in nanoporous alumina templates</w:t>
+                <w:t xml:space="preserve">Do mercury superconducting films grown by vapour phase or by bulk mass transfer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Dahmane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cagnon</w:t>
+                <w:t xml:space="preserve">M. Valeriánová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Voiron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Štrbík</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 435 (1-2), pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2006.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/21/001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281167v1</w:t>
+                <w:t xml:space="preserve">hal-03606059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and chemical forms of cadmium in plant samples by combining analytical electron microscopy and X-ray spectromicroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61 (12), pp.1242-1252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2006.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-structures made with a capillary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lopez-Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lopez-Rios</w:t>
+                <w:t xml:space="preserve">F. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gay</w:t>
+                <w:t xml:space="preserve">R.A. Vazquez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Mexicana de Fisica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 50 (5), pp.515-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigations by neutron diffraction of equi-atomic Zr–Ti(V)–Ni(Co) compounds and their related hydrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bououdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bououdina</w:t>
+                <w:t xml:space="preserve">B. Lambert-Andron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lambert-Andron</w:t>
+                <w:t xml:space="preserve">B. Ouladdiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fruchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 356-357, pp.54-58. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(03)00166-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(03)00166-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEM Characterization of Hydrogenated Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S.M. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.S.M. Tavares</w:t>
+                <w:t xml:space="preserve">A. Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Microscopica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12 (1), pp.195-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of the UNS S39205 duplex stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S.M Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.S.M Tavares</w:t>
+                <w:t xml:space="preserve">P.D.S Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.D.S Pedrosa</w:t>
+                <w:t xml:space="preserve">J.R Teodósio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R Teodósio</w:t>
+                <w:t xml:space="preserve">M.R da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 351 (1-2), pp.283-288. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(02)01076-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(02)01076-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">475 °C Embrittlement in a duplex stainless steel UNS S31803</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S.M. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. De Noronha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.F. De Noronha</w:t>
+                <w:t xml:space="preserve">M.R. Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 4 (4), pp.237-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/S1516-14392001000400003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement comparé de trois polymères conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pétrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 95 (6), pp.1400-1405. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jcp:1998291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jcp:1998291⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8368,904 +8356,904 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-Harmonic Generation at 1594 nm in a KTP Ridge Optical Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Vernay</w:t>
+                <w:t xml:space="preserve">Véronique Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Boutou</w:t>
+                <w:t xml:space="preserve">Corinne Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jegouso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Advanced Solid State Physics 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés structurales et magnétiques des composés Re3Pt4Ge13 (Re = Dy, Ho, Er, Lu) obtenus par synthèse haute pression-haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11iéme Forum de technologie des Hautes Pressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peintures rupestres en territoire Jawoyn, Terre d’Arnhem (Australie) : Une étude intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sobre rocas y huesos: las sociedades prehistóricas y sus manifestaciones plásticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arte de la Sociedades Prehistoricas, 2016, Nerja, Espagne. pp.379-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining natural versus cultural coloured rocks (‘pigments’) at Nawarla Gabarnmang, a 48,000-50,000 year old Aboriginal site in northern Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés diélectrique de couche mince de TiTaO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Rouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Rouahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+                <w:t xml:space="preserve">Fatiha Challali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Besland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2012 : 12ème journées de caractérisation microondes et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu5Ir4Si10 whiskers : morphologies, structure cristalline, mosaïcité, supraconductivité et onde de densité de charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Opagiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Opagiste</w:t>
+                <w:t xml:space="preserve">M Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Leroux</w:t>
+                <w:t xml:space="preserve">Pierre Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rodière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Cristech 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A growth method to obtain large size periodically-poled KTiOPO4 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ménaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Canalias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdas Pasiskevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th International Conference on Crystal Growth (ICCG-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9275,262 +9263,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron Characterization in Intermetallic Bulk or Thin Film Alloys using Scanning Electron Microscopy and Electron Probe Microanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Dempsey</w:t>
+                <w:t xml:space="preserve">Sophie Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Isnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAS 2017 - 15th European Workshop on modern developments and applications in microbeam analysis and IUMAS-7 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Konstanz, Germany. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the excavated coloured rocks (‘ochres’) from Nawarla Gabarmang, a c. 48,000 year old Aboriginal site in northern Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNART</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Catane, Sicile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9540,91 +9528,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultima CBED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR.001.400043.000.D.P.2005.000.31235. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9634,91 +9622,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et traitement de données issues de nano objets en Microscopie Electronique en Transmission (MET) : diffraction, image, analyse chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, http://neel.cnrs.fr/IMG/pdf/Acquisition_et_traitement_de_donnees_issues_de_nano_objets_en_microscopi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9728,397 +9716,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the horizon of tetragonal-to-monoclinic distortion in pressurized trilayer nickelate La4Ni3O10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitaram Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingzheng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitaram Ramakrishnan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yingzheng Gao</w:t>
+                <w:t xml:space="preserve">Valerio Olevano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Olevano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elise Pachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellali Hadj-Azzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Click chemistry binding of colloidal quantum dots and gold nanoparticles revealed by combined confocal DLS and FCS</w:t>
+                <w:t xml:space="preserve">Formation of Colloidal quantum dots-gold nanoparticles aggregates revealed by combined confocal DLS and FCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Dabbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684790v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Colloidal quantum dots-gold nanoparticles aggregates revealed by combined confocal DLS and FCS</w:t>
+                <w:t xml:space="preserve">Click chemistry binding of colloidal quantum dots and gold nanoparticles revealed by combined confocal DLS and FCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Dabbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682755v1</w:t>
+                <w:t xml:space="preserve">hal-04684790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId384"/>
+      <w:footerReference w:type="default" r:id="rId383"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10186,51 +10174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="250437C9"/>
+    <w:nsid w:val="D3BA5D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10417,51 +10405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-pairis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9831-9305" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512622v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabbous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c06564" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c06196" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Claus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourgault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173554" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anico Kulow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057752400016x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577524003229" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04251271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Langlais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mocellin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139965" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383193v5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Maris-Froelich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7329" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anike Purbawati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kostka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hadj-Azzem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01256" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Moulding" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gallego-Parra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Gao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214505" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hajoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leynaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c03405" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Layek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Monteverde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude M&#233;asson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.09.041" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alabdullah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuiana Shoinkhorova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Dikhtiarenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodriguez-Gomez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cy01125e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Khedim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cagnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Serradeil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043940" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bartosiewicz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00657B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Porcar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haettel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plaindoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100493" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011680v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2019.01.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocevar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaish" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.083603" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan He" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyub Yildiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.09.138" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.02.282" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991031v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Regny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riporto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03208" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9eff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sibaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Komla Awitor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/anp.2017.63010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01795568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Barker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sibaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Awitor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/452148" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karlsson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strobel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/10/105009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123842v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crouigneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mossang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906224" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992230v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Laithier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lutsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.08.044" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0WCMC9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880874v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kimouche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Allain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Arjmandi-Tash" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301732" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Chu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.052" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKT2FT81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814809v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mikolajczyk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muguerra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2241811" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864799v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouahi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761980" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/21/215306" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W9VV5B74-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731054v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghong Yao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4717758" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815127v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201204310" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TNVDHX0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814799v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.054" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.05.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RFKDW61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963859v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.48.2.8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Laurell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.1.000185" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715120v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Batonnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2099634" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tillier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carbone" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.09.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.E Carlsson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.104523" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919321v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kofler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lakhloufi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy M. Bunkov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3391901" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649539v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Harada" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Choi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Marcus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.07.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCNCDWHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564398v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2010.07.037" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534881v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.09.096" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555891v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caillault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.094" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534814v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Einig" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1200-G08-03" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921476v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morlens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ortega" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/22/12/125024" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF2EF320A5771C163B7757FBD08D5C0579898FC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945018v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Carvalho" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. de Vincente" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Hernandes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425670v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Willems" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Marcus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Fakra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02996.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186442v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Eui Choi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/V07-076" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998653v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahmane" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voiron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMMM.2006.10.902" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2W78J3W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606059v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valeri&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#352;trb&#237;k" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.01.013" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FM4TNPH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281167v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dahmane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voiron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/21/001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VSTRS028-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126972v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2006.10.009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606140v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez-Rios" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Vazquez-Nava" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607581v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bououdina" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert-Andron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fruchart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(03)00166-X" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W312Q8J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607563v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S.M. Tavares" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafuente" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606100v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S.M Tavares" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S Pedrosa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Teod&#243;sio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R da Silva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Neto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)01076-9" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFD8P1R7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606049v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. De Noronha" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Da Silva" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Neto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1516-14392001000400003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359766v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trescu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998291" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1EFE1C65D3E111F82ECA56632CC5B1DF61155A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549432v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Vernay" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;lix" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jegouso" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900282v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Legendre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349448v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887738v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685128v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Rouahi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356382v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Opagiste" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leroux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garbarino" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979392v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546001v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivoirard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887762v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359703v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595962v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410061v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitaram Ramakrishnan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pachoud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684790v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682755v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-pairis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9831-9305" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512622v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabbous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c06564" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c06196" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Claus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourgault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173554" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anico Kulow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057752400016x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577524003229" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Layek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Monteverde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude M&#233;asson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.09.041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04251271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Langlais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mocellin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139965" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anike Purbawati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kostka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hadj-Azzem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01256" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383193v5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Maris-Froelich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Moulding" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gallego-Parra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Gao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214505" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hajoum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c03405" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alabdullah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuiana Shoinkhorova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Dikhtiarenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodriguez-Gomez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cy01125e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Khedim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cagnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Serradeil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043940" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bartosiewicz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00657B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991031v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Regny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riporto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03208" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocevar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaish" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.083603" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949475v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan He" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyub Yildiz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.09.138" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330824v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Porcar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haettel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plaindoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100493" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrenot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2019.01.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.02.282" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9eff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01795568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Barker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sibaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Komla Awitor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/anp.2017.63010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sibaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Awitor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/452148" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karlsson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strobel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/10/105009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123842v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crouigneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mossang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906224" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992230v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Laithier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lutsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.08.044" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0WCMC9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880874v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kimouche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Allain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Arjmandi-Tash" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301732" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Chu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.052" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKT2FT81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814809v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mikolajczyk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muguerra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2241811" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864799v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouahi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761980" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/21/215306" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W9VV5B74-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815127v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201204310" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TNVDHX0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814799v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.054" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731054v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghong Yao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4717758" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.05.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RFKDW61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963859v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.48.2.8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715120v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Batonnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2099634" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Laurell" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.1.000185" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tillier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carbone" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.09.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.E Carlsson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.104523" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534814v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Einig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1200-G08-03" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919321v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kofler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lakhloufi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy M. Bunkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3391901" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649539v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Harada" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Choi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Marcus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.07.011" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555891v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caillault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.094" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534881v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.09.096" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564398v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2010.07.037" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425670v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Willems" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Marcus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Fakra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02996.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morlens" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ortega" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/22/12/125024" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF2EF320A5771C163B7757FBD08D5C0579898FC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945018v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Carvalho" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. de Vincente" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Hernandes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186442v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Eui Choi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/V07-076" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998653v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahmane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voiron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMMM.2006.10.902" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2W78J3W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281167v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dahmane" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voiron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/21/001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VSTRS028-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606059v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valeri&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#352;trb&#237;k" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.01.013" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FM4TNPH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126972v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2006.10.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606140v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez-Rios" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Vazquez-Nava" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607581v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bououdina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert-Andron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fruchart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(03)00166-X" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W312Q8J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S.M. Tavares" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafuente" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606100v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S.M Tavares" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S Pedrosa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Teod&#243;sio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R da Silva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Neto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)01076-9" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFD8P1R7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606049v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. De Noronha" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Da Silva" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Neto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1516-14392001000400003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359766v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trescu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998291" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1EFE1C65D3E111F82ECA56632CC5B1DF61155A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549432v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Vernay" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;lix" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jegouso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900282v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Legendre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349448v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887738v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685128v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Rouahi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356382v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Opagiste" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leroux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garbarino" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979392v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546001v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivoirard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887762v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359703v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595962v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410061v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitaram Ramakrishnan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pachoud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682755v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684790v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>