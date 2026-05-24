--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1105,295 +1105,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the In-Plane Room Temperature van der Waals Ferromagnet Chromium Ditelluride and Its Conversion to Chromium-Interleaved CrTe 2 Compounds</w:t>
+                <w:t xml:space="preserve">Light in the Cave: Opal coating detection by UV-light illumination and fluorescence in a rock art context. Methodological development and application in Points Cave (Gard, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anike Purbawati</w:t>
+                <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suman Sarkar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Kostka</w:t>
+                <w:t xml:space="preserve">Andréa Maris-Froelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellali Hadj-Azzem</w:t>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01256⟩</w:t>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/jls.7329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964447v1</w:t>
+                <w:t xml:space="preserve">hal-03383193v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light in the Cave: Opal coating detection by UV-light illumination and fluorescence in a rock art context. Methodological development and application in Points Cave (Gard, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of the In-Plane Room Temperature van der Waals Ferromagnet Chromium Ditelluride and Its Conversion to Chromium-Interleaved CrTe 2 Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+                <w:t xml:space="preserve">Anike Purbawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Maris-Froelich</w:t>
+                <w:t xml:space="preserve">Suman Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+                <w:t xml:space="preserve">Marek Kostka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Abdellali Hadj-Azzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of lithic studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.36. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2218/jls.7329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383193v5</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure induced formation of cubic lutetium hydrides derived from trigonal LuH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
@@ -2177,546 +2177,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shot-Noise-Limited Nanomechanical Detection and Radiation Pressure Backaction from an Electron Beam</w:t>
+                <w:t xml:space="preserve">Long flexible melt-spun Ni–Co–Mn–In ribbons with shape memory effect and caloric perfomances above 300 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pairis</w:t>
+                <w:t xml:space="preserve">Laureline Porcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Donatini</w:t>
+                <w:t xml:space="preserve">S. Miraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hocevar</w:t>
+                <w:t xml:space="preserve">F. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tumanov</w:t>
+                <w:t xml:space="preserve">R. Haettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vaish</w:t>
+                <w:t xml:space="preserve">P. Plaindoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (8), pp.083603. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.100493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.083603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054430v1</w:t>
+                <w:t xml:space="preserve">hal-02330824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-induced structure transition in a liquid Co-B eutectic alloy</w:t>
+                <w:t xml:space="preserve">Sulphur corrosion effect on the electrical performance of silver films elaborated by physical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yixuan He</w:t>
+                <w:t xml:space="preserve">P. Perrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinshan Li</w:t>
+                <w:t xml:space="preserve">S. Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Wang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.09.138⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.26-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2019.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949475v1</w:t>
+                <w:t xml:space="preserve">hal-02011680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long flexible melt-spun Ni–Co–Mn–In ribbons with shape memory effect and caloric perfomances above 300 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-induced structure transition in a liquid Co-B eutectic alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixuan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Porcar</w:t>
+                <w:t xml:space="preserve">Jinshan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Miraglia</w:t>
+                <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Porcher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Plaindoux</w:t>
+                <w:t xml:space="preserve">Eyub Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100493⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 234, pp.351-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.09.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330824v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulphur corrosion effect on the electrical performance of silver films elaborated by physical vapor deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shot-Noise-Limited Nanomechanical Detection and Radiation Pressure Backaction from an Electron Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Donatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hocevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Perrenot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bourgault</w:t>
+                <w:t xml:space="preserve">D. Tumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Caillault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Vaish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 163, pp.26-30. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (8), pp.083603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2019.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.083603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011680v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure high-temperature synthesis of non-centrosymmetric R3Pt4Ge13 compounds with R = Gd, Dy, Ho, Er and Lu</w:t>
               </w:r>
@@ -2754,51 +2754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 788, pp.1211-1217. </w:t>
@@ -2964,334 +2964,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical analysis of the painted panels at the &amp;quot;Geyornis&amp;quot; rock art site, Arnhem Land, Australia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boosted Photoactivity of Titania Nanotube Layers Doped with a Suspension of Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Castets</w:t>
+                <w:t xml:space="preserve">Christophe Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+                <w:t xml:space="preserve">Yves Sibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno David</w:t>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryce Barker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscar Komla Awitor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 430 (Part A), pp.60-80. </w:t>
+              <w:t xml:space="preserve">Advances in Nanoparticles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.78261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/anp.2017.63010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795568v1</w:t>
+                <w:t xml:space="preserve">hal-01829443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosted Photoactivity of Titania Nanotube Layers Doped with a Suspension of Gold Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical analysis of the painted panels at the &amp;quot;Geyornis&amp;quot; rock art site, Arnhem Land, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Massard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+                <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Sibaud</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+                <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Komla Awitor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bryce Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nanoparticles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (3), pp.78261. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 430 (Part A), pp.60-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/anp.2017.63010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829443v1</w:t>
+                <w:t xml:space="preserve">hal-01795568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of TiO 2 Nanotanks Embedded in a Nanoporous Alumina Template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raspal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3511,51 +3511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing effect on the magnetic induced austenite transformation in polycrystalline freestanding Ni-Co-Mn-In films produced by co-sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Crouigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Porcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4466,441 +4466,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dielectric study of poly(a, a difluoro-p-xylylene) thin films: highlight of the substrate temperature effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+                <w:t xml:space="preserve">Effect of oxygen vacancy on the dielectric relaxation of BaTiO3 thin films in a quenched state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fathi Jomni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cvde.201204310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.104109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4717758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815127v1</w:t>
+                <w:t xml:space="preserve">hal-00731054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of twins in Ni substrates on the microstructure of La2Zr2O7 films for coated conductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Petit</w:t>
+                <w:t xml:space="preserve">Structure and dielectric study of poly(a, a difluoro-p-xylylene) thin films: highlight of the substrate temperature effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Jomni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (4-6), pp.147-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cvde.201204310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00814799v1</w:t>
+                <w:t xml:space="preserve">hal-00815127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen vacancy on the dielectric relaxation of BaTiO3 thin films in a quenched state</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gonon</w:t>
+                <w:t xml:space="preserve">Effect of twins in Ni substrates on the microstructure of La2Zr2O7 films for coated conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mikolajczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+                <w:t xml:space="preserve">Luc Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 111, pp.104109. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 531, pp.545-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4717758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731054v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ClH aromatic substitution on structural and dielectric properties of poly(p-xylylene)</w:t>
               </w:r>
@@ -5113,295 +5113,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LZO, a Protective Barrier Against Oxidation of NiW Alloys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Template-growth of periodically domain-structured KTiOPO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Waeckerle</w:t>
+                <w:t xml:space="preserve">Alexandra Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Batonnet</w:t>
+                <w:t xml:space="preserve">Bertrand Ménaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrick Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Canalias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2099634⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (2), pp.185-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.1.000185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715120v1</w:t>
+                <w:t xml:space="preserve">hal-00909130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-growth of periodically domain-structured KTiOPO4</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+                <w:t xml:space="preserve">LZO, a Protective Barrier Against Oxidation of NiW Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mikolajczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredrick Laurell</w:t>
+                <w:t xml:space="preserve">Thierry Waeckerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlota Canalias</w:t>
+                <w:t xml:space="preserve">Rémy Batonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1 (2), pp.185-191. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.2977-2980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.1.000185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2099634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909130v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning macro-twinned domain sizes and the b-variants content of the adaptive 14-modulated martensite in epitaxial Ni-Mn-Ga films by co-sputtering</w:t>
               </w:r>
@@ -5439,51 +5439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (1), pp.75-81. </w:t>
@@ -5707,51 +5707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1200E, pp.G08-03. </w:t>
@@ -6096,51 +6096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6243,51 +6243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Porcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 489 (2), pp.509-514. </w:t>
@@ -6453,497 +6453,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc distribution and speciation in Arabidopsis halleri x Arabidopsis lyrata progenies presenting various zinc accumulation capacities</w:t>
+                <w:t xml:space="preserve">New YBCO superconducting wires obtained from narrow textured tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Sarret</w:t>
+                <w:t xml:space="preserve">P. Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenda Willems</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+                <w:t xml:space="preserve">A. Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew A. Marcus</w:t>
+                <w:t xml:space="preserve">C. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirine Fakra</w:t>
+                <w:t xml:space="preserve">S. Morlens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02996.x⟩</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (12), pp.125024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/22/12/125024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425670v1</w:t>
+                <w:t xml:space="preserve">hal-01921476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New YBCO superconducting wires obtained from narrow textured tubes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of YAP nanopowder by a soft chemistry route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Millon</w:t>
+                <w:t xml:space="preserve">J.F. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Morlens</w:t>
+                <w:t xml:space="preserve">F.S. de Vincente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ortega</w:t>
+                <w:t xml:space="preserve">Antonio Carlos Hernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22 (12), pp.125024. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (12), pp.2511-2515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/22/12/125024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01921476v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of YAP nanopowder by a soft chemistry route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc distribution and speciation in Arabidopsis halleri x Arabidopsis lyrata progenies presenting various zinc accumulation capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Carvalho</w:t>
+                <w:t xml:space="preserve">Glenda Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.S. de Vincente</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Odier</w:t>
+                <w:t xml:space="preserve">Matthew A. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Carlos Hernandes</w:t>
+                <w:t xml:space="preserve">Sirine Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (12), pp.2511-2515. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 184 (3), pp.581-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02996.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945018v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical forms of calcium in Ca,Zn- and Ca,Cd-containing grains excreted by tobacco trichomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew A. Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiko Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7046,70 +7046,70 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bacia</w:t>
+                <w:t xml:space="preserve">Maria Bacia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 310, pp.2428-2430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -7147,1206 +7147,1206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and structural properties of electrodeposited CoPt and FePt nanowires in nanoporous alumina templates</w:t>
+                <w:t xml:space="preserve">Do mercury superconducting films grown by vapour phase or by bulk mass transfer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Dahmane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cagnon</w:t>
+                <w:t xml:space="preserve">M. Valeriánová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Voiron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Štrbík</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 435 (1-2), pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2006.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/21/001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281167v1</w:t>
+                <w:t xml:space="preserve">hal-03606059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do mercury superconducting films grown by vapour phase or by bulk mass transfer?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic and structural properties of electrodeposited CoPt and FePt nanowires in nanoporous alumina templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Valeriánová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Odier</w:t>
+                <w:t xml:space="preserve">Jean Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bacia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (21), pp.4523-4528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/21/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2006.01.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606059v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and chemical forms of cadmium in plant samples by combining analytical electron microscopy and X-ray spectromicroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61 (12), pp.1242-1252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sab.2006.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-structures made with a capillary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lopez-Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lopez-Rios</w:t>
+                <w:t xml:space="preserve">F. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gay</w:t>
+                <w:t xml:space="preserve">R.A. Vazquez-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Mexicana de Fisica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 50 (5), pp.515-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigations by neutron diffraction of equi-atomic Zr–Ti(V)–Ni(Co) compounds and their related hydrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bououdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bououdina</w:t>
+                <w:t xml:space="preserve">B. Lambert-Andron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lambert-Andron</w:t>
+                <w:t xml:space="preserve">B. Ouladdiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fruchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 356-357, pp.54-58. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(03)00166-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(03)00166-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEM Characterization of Hydrogenated Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S.M. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.S.M. Tavares</w:t>
+                <w:t xml:space="preserve">A. Lafuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Microscopica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12 (1), pp.195-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of the UNS S39205 duplex stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S.M Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.S.M Tavares</w:t>
+                <w:t xml:space="preserve">P.D.S Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.D.S Pedrosa</w:t>
+                <w:t xml:space="preserve">J.R Teodósio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R Teodósio</w:t>
+                <w:t xml:space="preserve">M.R da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 351 (1-2), pp.283-288. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(02)01076-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-8388(02)01076-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">475 °C Embrittlement in a duplex stainless steel UNS S31803</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S.M. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. De Noronha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.F. De Noronha</w:t>
+                <w:t xml:space="preserve">M.R. Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 4 (4), pp.237-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/S1516-14392001000400003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement comparé de trois polymères conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pétrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 95 (6), pp.1400-1405. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jcp:1998291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jcp:1998291⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8356,176 +8356,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-Harmonic Generation at 1594 nm in a KTP Ridge Optical Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Vernay</w:t>
+                <w:t xml:space="preserve">Véronique Boutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Boutou</w:t>
+                <w:t xml:space="preserve">Corinne Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jegouso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Advanced Solid State Physics 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés structurales et magnétiques des composés Re3Pt4Ge13 (Re = Dy, Ho, Er, Lu) obtenus par synthèse haute pression-haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Opagiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8547,713 +8547,713 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11iéme Forum de technologie des Hautes Pressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peintures rupestres en territoire Jawoyn, Terre d’Arnhem (Australie) : Une étude intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sobre rocas y huesos: las sociedades prehistóricas y sus manifestaciones plásticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arte de la Sociedades Prehistoricas, 2016, Nerja, Espagne. pp.379-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining natural versus cultural coloured rocks (‘pigments’) at Nawarla Gabarnmang, a 48,000-50,000 year old Aboriginal site in northern Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés diélectrique de couche mince de TiTaO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Rouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Rouahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Kahouli</w:t>
+                <w:t xml:space="preserve">Fatiha Challali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Besland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2012 : 12ème journées de caractérisation microondes et matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu5Ir4Si10 whiskers : morphologies, structure cristalline, mosaïcité, supraconductivité et onde de densité de charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Opagiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Opagiste</w:t>
+                <w:t xml:space="preserve">M Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Leroux</w:t>
+                <w:t xml:space="preserve">Pierre Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rodière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Cristech 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A growth method to obtain large size periodically-poled KTiOPO4 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ménaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Pena</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carlota Canalias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdas Pasiskevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th International Conference on Crystal Growth (ICCG-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9263,262 +9263,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron Characterization in Intermetallic Bulk or Thin Film Alloys using Scanning Electron Microscopy and Electron Probe Microanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Dempsey</w:t>
+                <w:t xml:space="preserve">Sophie Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Isnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAS 2017 - 15th European Workshop on modern developments and applications in microbeam analysis and IUMAS-7 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Konstanz, Germany. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the excavated coloured rocks (‘ochres’) from Nawarla Gabarmang, a c. 48,000 year old Aboriginal site in northern Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNART</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Catane, Sicile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9528,91 +9528,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultima CBED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR.001.400043.000.D.P.2005.000.31235. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9622,91 +9622,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et traitement de données issues de nano objets en Microscopie Electronique en Transmission (MET) : diffraction, image, analyse chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, http://neel.cnrs.fr/IMG/pdf/Acquisition_et_traitement_de_donnees_issues_de_nano_objets_en_microscopi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9716,169 +9716,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the horizon of tetragonal-to-monoclinic distortion in pressurized trilayer nickelate La4Ni3O10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitaram Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingzheng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitaram Ramakrishnan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yingzheng Gao</w:t>
+                <w:t xml:space="preserve">Valerio Olevano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Olevano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elise Pachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellali Hadj-Azzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Colloidal quantum dots-gold nanoparticles aggregates revealed by combined confocal DLS and FCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9887,116 +9887,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Dabbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Click chemistry binding of colloidal quantum dots and gold nanoparticles revealed by combined confocal DLS and FCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10048,65 +10048,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId383"/>
+      <w:footerReference w:type="default" r:id="rId382"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10174,51 +10174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3BA5D37"/>
+    <w:nsid w:val="DA184783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10405,51 +10405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-pairis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9831-9305" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512622v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabbous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c06564" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c06196" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Claus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourgault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173554" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anico Kulow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057752400016x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577524003229" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Layek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Monteverde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude M&#233;asson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.09.041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04251271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Langlais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mocellin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139965" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anike Purbawati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kostka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hadj-Azzem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01256" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383193v5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Maris-Froelich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Moulding" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gallego-Parra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Gao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214505" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hajoum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c03405" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alabdullah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuiana Shoinkhorova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Dikhtiarenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodriguez-Gomez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cy01125e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Khedim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cagnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Serradeil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043940" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bartosiewicz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00657B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991031v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Regny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riporto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03208" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocevar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaish" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.083603" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949475v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan He" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyub Yildiz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.09.138" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330824v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Porcar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haettel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plaindoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100493" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrenot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2019.01.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.02.282" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9eff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01795568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Barker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sibaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Komla Awitor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/anp.2017.63010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sibaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Awitor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/452148" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karlsson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strobel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/10/105009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123842v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crouigneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mossang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906224" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992230v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Laithier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lutsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.08.044" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0WCMC9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880874v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kimouche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Allain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Arjmandi-Tash" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301732" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Chu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.052" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKT2FT81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814809v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mikolajczyk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muguerra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2241811" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864799v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouahi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761980" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/21/215306" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W9VV5B74-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815127v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201204310" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TNVDHX0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814799v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.054" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731054v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghong Yao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4717758" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.05.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RFKDW61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963859v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.48.2.8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715120v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Batonnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2099634" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Laurell" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.1.000185" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tillier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carbone" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.09.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.E Carlsson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.104523" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534814v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Einig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1200-G08-03" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919321v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kofler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lakhloufi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy M. Bunkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3391901" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649539v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Harada" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Choi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Marcus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.07.011" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555891v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caillault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.094" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534881v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.09.096" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564398v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2010.07.037" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425670v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Willems" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Marcus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Fakra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02996.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morlens" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ortega" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/22/12/125024" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF2EF320A5771C163B7757FBD08D5C0579898FC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945018v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Carvalho" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. de Vincente" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Hernandes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186442v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Eui Choi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/V07-076" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998653v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahmane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voiron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMMM.2006.10.902" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2W78J3W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281167v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dahmane" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voiron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/21/001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VSTRS028-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606059v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valeri&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#352;trb&#237;k" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.01.013" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FM4TNPH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126972v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2006.10.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606140v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez-Rios" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Vazquez-Nava" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607581v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bououdina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert-Andron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fruchart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(03)00166-X" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W312Q8J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S.M. Tavares" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafuente" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606100v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S.M Tavares" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S Pedrosa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Teod&#243;sio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R da Silva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Neto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)01076-9" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFD8P1R7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606049v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. De Noronha" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Da Silva" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Neto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1516-14392001000400003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359766v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trescu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998291" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1EFE1C65D3E111F82ECA56632CC5B1DF61155A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549432v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Vernay" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;lix" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jegouso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900282v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Legendre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349448v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887738v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685128v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Rouahi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356382v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Opagiste" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leroux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garbarino" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979392v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546001v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivoirard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887762v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359703v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595962v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410061v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitaram Ramakrishnan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pachoud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682755v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684790v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-pairis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9831-9305" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512622v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dabbous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c06564" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c06196" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Claus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourgault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173554" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anico Kulow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057752400016x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577524003229" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Layek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Monteverde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude M&#233;asson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.09.041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04251271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Langlais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mocellin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139965" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383193v5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Maris-Froelich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anike Purbawati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Sarkar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kostka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hadj-Azzem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01256" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Moulding" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gallego-Parra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Gao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214505" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hajoum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c03405" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alabdullah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuiana Shoinkhorova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Dikhtiarenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodriguez-Gomez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cy01125e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Khedim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cagnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Serradeil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043940" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Bartosiewicz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00657B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991031v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Regny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riporto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03208" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Porcar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haettel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plaindoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100493" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2019.01.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949475v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan He" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyub Yildiz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.09.138" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocevar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaish" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.083603" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gal&#233;ra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.02.282" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9eff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sibaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Komla Awitor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/anp.2017.63010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01795568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Barker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sibaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Awitor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/452148" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karlsson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strobel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sulpice" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/10/105009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123842v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Crouigneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mossang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906224" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992230v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kahouli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Laithier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lutsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.08.044" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0WCMC9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880874v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kimouche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Allain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Arjmandi-Tash" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301732" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Chu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.02.052" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKT2FT81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814809v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mikolajczyk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muguerra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2241811" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864799v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouahi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahouli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4761980" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/21/215306" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W9VV5B74-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731054v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghong Yao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4717758" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815127v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201204310" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TNVDHX0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814799v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.054" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.05.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RFKDW61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963859v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mhd.48.2.8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Laurell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.1.000185" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715120v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Batonnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2099634" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532648v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tillier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carbone" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.09.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.E Carlsson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy-Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.104523" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534814v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Einig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1200-G08-03" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919321v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kofler" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lakhloufi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy M. Bunkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3391901" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649539v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Harada" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Choi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Marcus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.07.011" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555891v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caillault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.094" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534881v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.09.096" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564398v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2010.07.037" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921476v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morlens" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ortega" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/22/12/125024" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF2EF320A5771C163B7757FBD08D5C0579898FC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945018v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Carvalho" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. de Vincente" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Hernandes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.03.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Willems" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Marcus" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Fakra" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02996.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186442v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Eui Choi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/V07-076" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998653v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahmane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voiron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMMM.2006.10.902" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2W78J3W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606059v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valeri&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#352;trb&#237;k" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.01.013" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FM4TNPH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281167v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dahmane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Voiron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/21/001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VSTRS028-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126972v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourguignon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2006.10.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606140v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez-Rios" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Vazquez-Nava" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607581v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bououdina" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert-Andron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fruchart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(03)00166-X" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W312Q8J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607563v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S.M. Tavares" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafuente" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606100v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S.M Tavares" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S Pedrosa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Teod&#243;sio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R da Silva" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Neto" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)01076-9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFD8P1R7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606049v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. De Noronha" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Da Silva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Neto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1516-14392001000400003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359766v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolly" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trescu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp:1998291" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1EFE1C65D3E111F82ECA56632CC5B1DF61155A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549432v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Vernay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boutou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;lix" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jegouso" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900282v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Legendre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349448v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887738v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685128v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Rouahi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356382v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Opagiste" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leroux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodi&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garbarino" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979392v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546001v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivoirard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887762v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359703v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595962v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410061v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitaram Ramakrishnan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Olevano" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pachoud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682755v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684790v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>