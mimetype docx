--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -72,10172 +72,10297 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation qualitative d’une stratégie d’éducation des patients à risque très élevé de cancer colorectal au dépistage de leurs apparentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Balzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Haguenoer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pesquisa-formação e as práticas profissionais de saúde mental no Brasil e na França: revisão sistemática da literatura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Hespanhol Dorigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Maria Pezzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de Educación y Desarrollo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.e7830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55905/cuadv17n3-093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens ou la preuve ? D’une conception de la pratique à une épistémologie des pédagogies alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.98-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/140u1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation populaire face à la défiance étatique. La démocratie est-elle soluble dans (une certaine idée de) la République ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (68)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Renaud d’Enfert, Frédéric Mole et Marie Vergnon, Circulations en éducation. Acteurs, modèles, institutions (xixe-xxe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (55), pp.159-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14osr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial. L’éducation populaire dans tous ses états : nouvelles approches émancipatrices et défis politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L’éducation populaire dans tous ses états : nouvelles approches émancipatrices et défis politiques, 68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation populaire dans tous ses états : entre résistances et métamorphoses. Présentation du numéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L’éducation populaire dans tous ses états : entre résistances et métamorphoses, 67, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation populaire dans tous ses états : entre résistances et métamorphoses. Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L’éducation populaire dans tous ses états : entre résistances et métamorphoses, 67, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consolidação do gerencialismo na educação universitária em enfermagem: repercussões para o Sistema Único de Saúde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Renato Gatto Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinira Magali Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandra Andréia De Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Lettiere-Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Brasileira de Enfermagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0034-7167-2020-0172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élaboration d’une Cité éducative : vers un bien commun éducatif territorialisé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryan Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Sompayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 199, pp. 124-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juventudes e mercado de trabalho: o que dizem os jovens sobre a formação profissional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollyanna Rodrigues da Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribuciones a las Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (2019-12)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The actuality of the schizoanalytical perspective: astonishment, enunciation, subjectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educação em Perspectiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.e019014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22294/eduper/ppge/ufv.v10i0.7141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations praticiens/chercheurs. Ou les sciences de l’éducation et le politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A participação em pesquisas com metodologias participativas: reflexão sobre experiências</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Renato Gatto Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandra Andréia De Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinira Magali Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Health Promotion ( Revista Brasileira em Promoção da Saúde)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5020/18061230.2018.8643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des responsables pédagogiques de groupes en formation continue dans une université française: une autonomie des enseignants du supérieur inversement proportionnelle à celle de leurs universités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LLL Focus on Lifelong Lifewide Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (30, "Formazione Continua e Educazione degli Adulti: le dimensioni formale, non formale e informale nel confronto fra Italia e Francia")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Definiowanie sytuacji poprzez jej zbiorowe badanie w organizacji uczącej się. Mediacja trójstronna jako sposób na uniknięcie pułapek relacji w pracy zespołowej</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Poradoznawcze/Journal of Counsellogy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (31), pp. 121-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux pas en avant, un pas en arrière…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (1), pp. 199-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage, récit et formation de soi à l’école de la Neuville : l’exemple du voyage en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/2 (211), pp.77-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intuitions édusémiotiques des grands pédagogues : engagement sémiotique, théorie de l’enquête et narrativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212 (4), pp.155-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté par la culture : mythes, philo et religion en classes relais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Landoeuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (6), pp.92-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du chahut anomique au sens des situations critiques : enjeux et limites des typologies des désordres scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.155-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: On edusemiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Semetsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Stables</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (212), pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réciprocité, agir collectif et identité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015/4 (205), pp.121-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des incidents en classe, pratiques professionnelles des enseignants débutants et analyse de la plateforme nationale de ressources numériques Néopass@ction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Boxberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology, Society, &amp; Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Number “Schools and Youth: violence behaviours, prevention programs and wellbeing”., 7 (2), pp.153-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métiers de l’accompagnement, savoirs expérientiels et formation universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Accompagnement, réciprocité et agir collectif, 205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi peut bien servir une réforme de la formation des enseignants ? », Année de la Recherche en Sciences de l’Éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2013 ("Conditions de l’éducation et perspectives pour l’éducation nouvelle (II)"), pp.202-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique du dialogisme : épistémologie, éthique et organisation de l'interaction dialogique dans la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014-1 (173), pp.99-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.173.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teachers' Educational Gestures and Habits of Practical Action: Edusemiotics as a Framework for Teachers' Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Philosophy of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (3), pp.474-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9752.12078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des enseignants au sein de ‘communautés de pratiques’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 505, pp.51-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutional Pedagogy and Semiosis: Investigating the missing link between Peirce's semiotics and effective semiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educational Philosophy and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (10), pp.1145-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-5812.2009.00633.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie et Éducation Nouvelle : 6 illusions, 5 éléments de définition, 4 pistes d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2012, pp.153-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Peirce’s Speculative Rhetoric to Educational Rhetoric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educational Philosophy and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (7), pp.755-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-5812.2011.00764.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une lecture krisique de l’acte éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SpécifiCITéS. La revue des Terrains Sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011/1 (4), pp.161-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">’Platon, Je kiffe grave’… Le philosophe médiateur et l’adolescent chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Landoeuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011/4 (56), pp.105-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la pédagogie n’existe pas : l’illusion du pédagogique, une recherche désespérée de 'forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (45), pp.7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et modalités du partenariat entre chercheurs et acteurs de la société civile : Démocratie d’apprentissage et utilité sociale du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Birck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (9), pp.31-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation et Sédimentation dans le langage scolaire : Créativité Linguistique et Fabrique de l’Institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (23), pp.89-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’enfant a-culturel à la culture enfantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chantiers politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 ("Enfances"), pp.131-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoignages croisés sur l’appropriation de dispositifs de formation basés sur la coopération par des enseignants stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nordmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine scientifique « Recherche avec » - Les recherches avec du point de vue des personnes premières concernées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau "Recherche Avec" - Université de Sherbrooke, May 2025, Sherbrooke (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réflexivité collective en recherche-action-formation : délibération, implication et initiation d’un agir collectif », Symposium « Réflexivité collective : processus et effets, entre prescription et émancipation » (Coord. Ph. Chaubet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique de l’intervention socio-clinique et guidage de l’attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Apprendre ensemble dans la société de l’accélération », Angers, UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des incidents en classe, pratiques professionnelles des enseignants débutants et analyse de la plateforme nationale de ressources numériques Néopass@ction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Boxberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIème congrès mondial « Violences à l’école et politiques publiques : de la violence à l’école au bien être scolaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire international de la violence à l'école, May 2015, Lima, Pérou</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Stables, Before and Towards Edusemiotics: Some Aspects of an “Involved Philosophy”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Olteanu, S. Pesce, E. Pikkarainen (eds.), Philosophical, Semiotic and Environmental Questions for Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, Springer Nature Switzerland, pp.105-128, 2025, Numanities - Arts and Humanities in Progress, 978-3-031-86972-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-86973-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'édusémiotique, levier de redéfinition des hypothèses fondamentales de la recherche en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Biglari (éd.) L'édusémiotique, levier de redéfinition des hypothèses fondamentales de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.639-656, 2025, 9782336534343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análise e Psicoterapia Institucionais/Políticas Públicas de Saúde Mental: que contribuições, que interações?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editora Hucitec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G. Zambenedetti, K. A. Santos, (éds.), Saúde Mental, Políticas Sociais e Democracia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.62-78, 2022, 978-85-8404-283-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestos de intervenção sócio-clínica e processos de deliberação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editora Jadeign (belo Horizonte, BR). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diálogos entre trablaho e educação : desafios contemporâneos (direction : A. Tomasi &amp; R. Carvalho Romagnoli)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfermagem e docência universitária: metodologia ativa - teorizam/participam das práticas sociais?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Renato Gatto Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinira Magali Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noeli Prestes Padilha Rivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edita Educación Editora (Ourense). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectivas de ensino naeducação superior (direction : P. Membiela, M. I. Cebreiros &amp; M. Vidal)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 393-398, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análise de implicação como dispositivo para a prática pedagógica do docente universitário</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinira Magali Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Renato Gatto Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen da Silva Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maristel Kasper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edita Educación Editora (Ourense). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectivas de ensino naeducação superior (direction : P. Membiela, M. I. Cebreiros &amp; M. Vidal)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 369-374, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From analogical to analytical thinking ad back: The adaptation of teachers’ reasoning to complex situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IGI Global. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adapting Human Thinking and Moral Reasoning in Contemporary Society (direction : H. Yama &amp; V. Salvano-Pardieu)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 223-244, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A intersetorialidade na França e suas especificidades: o exemplo da educação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editora CRV (Curitiba, BR). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A intersetorialidade e seus desafio (direction : R. Carvalho Romagnoli)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 13-28, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail des implications et rhétorique de l’engagement dans l’intervention socio-clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires François Rabelais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’abandon à l’engagement en formation : Enjeux singuliers des parcours de professionnalisation (direction : C. Guillaumin, S. Pesce, S. Renier &amp; E. Rusch)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 143-158, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las desigualdades de género como forma de violencia institucional insidiosa: el caso de las universidades francesas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Textos universitarios (Veracruz, MX). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Igualdad sustantiva en las Instituciones de Educación Superior (direction : M. J. García Oramas &amp; V. Moreno Uribe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 85-104, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ‘milieux de vie institutionnalisés’ protégés du phénomène du bouc émissaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bouc émissaire : le concept en contextes (direction : R. Casanova &amp; F.-M. Noguès)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 117-126, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des ‘milieux de vie institutionnalisés’ protégés du phénomène du bouc émissaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R. Casanova &amp; F.-M. Noguès (éds.), Bouc émissaire : le concept en contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lille : Presses Universitaires du Septentrion, pp.117-126, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail des implications et rhétorique de l’engagement dans l’intervention socio-clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Guillaumin, S. Pesce, S. Renier &amp; E. Rusch (éds.), De l’abandon à l’engagement en formation : Enjeux singuliers des parcours de professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tours : Presses Universitaires François Rabelais, pp.143-158, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie des acteurs, rhétorique délibérative et initiation de l’agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G. Monceau (éd.), Enquêter ou intervenir. Effets de la recherche socio-clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nîmes : Champ Social, pp.138-146, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le geste éducatif comme ‘trace de sémiose’… un outil au service de la transposition des pratiques innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M.-A. Hugon &amp; M.-L. Viaud (éds.), Les Établissements Scolaires ‘Différents’ et la Recherche en Éducation. Problèmes Méthodologiques et Épistémologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arras : Artois Presse Université, pp.97-109, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation de la culture au Sein d’une Communauté de pratiques Réflexives : vers une Définition Rhétorique du Rapport au Savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M.-A. Hugon &amp; B. Robbes (éds.), Le rapport aux savoirs dans les pédagogies différentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nancy : Presses Universitaires de Lorraine, pp.125-144, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sémiotique du geste éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N. Auger &amp; C. Romain (éds.), Violence Verbale et École</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-239, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ‘violence en institution’ comme effet de sens en contexte… vers une responsabilité assumée du sujet collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R. Casanova &amp; S. Pesce (éds.), La Violence en Institution. Situations Critiques et Significations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-48, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significations de la Violence, violence des significations : violence sémiotique dans l’espace scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R. Casanova &amp; S. Pesce (éds.), La Violence en Institution. Situations Critiques et Significations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-134, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles Métaphores de l’Éducation et Mutation de l’École</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Meskel-Cresta, J.-F. Nordmann, Ph. Bongrand, C. Boré, S. Colinet &amp; M.-L. Elalouf (éds.), École et Mutation. Reconfigurations, Résistances, Émergences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-216, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qu’apporte la Pédagogie Institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNDP/Cahiers Pédagogiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Robbes (éd.), L’autorité Éducative, la Construire et l’Exercer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-68, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face aux incidents, instituer la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNDP/Cahiers Pédagogiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Robbes (éd.), L’autorité Éducative, la Construire et l’Exercer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-66, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edusemiotics of Educational Gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sense Publishers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Stables &amp; I. Semetsky (éds.), Pedagogy and Edusemiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-171, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néopass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNDP/Cahiers Pédagogiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Robbes (éd.), L’autorité Éducative, la Construire et l’Exercer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.86-88, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre le décrochage scolaire et les violences : un détour par la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Landoeuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNDP/Cahiers Pédagogiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Robbes (éd.), L’autorité Éducative, la Construire et l’Exercer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-162, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhétoriques de la réflexivité : ordre du discours, production du sens et visée émancipatrice en situation réflexive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Béziat (éd.), Analyse de Pratiques et Réflexivité : Regards sur la Formation, la Recherche et l’Intervention Socio-Éducative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-208, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’ascription à l’inscription symbolique : situations violentes, construction du sens et formation du sujet social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Fracchiolla, C. Moïse, C. Romain &amp; N. Auger (éds.), Violences Verbales : Analyses, Enjeux et Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.123-139, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction – Construction Situationnelle de la Violence : tension entre sociabilité et normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artois Presses Université. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Carra &amp; B. Mabilon-Bonfils (éds.), Violences à l’École. Normes et professionnalités en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-102, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseil, outil d’intégration clé dans une pédagogie alternative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R. Casanova &amp; S. Pesce (éds.). Pédagogie Alternative en Formation d’Adultes. Éducation pour Tous et Justice Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-185, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de sensibilisation informels et débats entre pairs : Une approche expérientielle, interprétative et critique au service de comportements environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Birck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M.-C. Zélem, O. Blanchard &amp; D. Lecomte (éds.), L’Éducation au Développement Durable. De l’école au Campus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.381-392, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre vocation, intégration et projet : Le contrat de volontariat est-il un moyen d’intégration pour l’artiste ? L’artiste engagé, entre vocation, intégration et projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Calamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E. Gallibour &amp; Y. Raibaud (éds.), Transitions Professionnelles dans le Monde Associatif et l’Animation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-159, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Semiotics of Teaching to Educational Semiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sense Publishers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I. Semetsky (ed), Semiotics Education Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-113, 2010, 9789460912252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789460912252_008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison Expérientielle et Habitude d’Action Pratique : les Ingénieries réflexives sous l’Angle de l’Interprétant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Guillaumin, S. Pesce &amp; N. Denoyel (éds.), Pratiques Réflexives en Formation : Ingéniosité et Ingénieries Émergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-204, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieu et Milieu dans la Pédagogie de Fernand Oury : Le complexe éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L. Martin, Ph. Meirieu &amp; J. Pain (éds.), La Pédagogie Institutionnelle de Fernand Oury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.213-227, 2009, 9782905642981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie d’alternances réflexives et production de savoirs. L’expérience du Duheps ATD-Quart Monde (2006-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Guillaumin, S. Pesce &amp; N. Denoyel (éds.), Pratiques Réflexives en Formation : Ingéniosité et Ingénieries Émergentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-122, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rite de passage comme forme d’autorisation mutuelle : analyse d’un rituel produit sur un mode coopératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Nancy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R. Casanova &amp; A. Vulbeau (éds.), Adolescences. Entre défiance et Confiance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-231, 2008, 9782864808183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Colo Provisoire : la prise de décision collective en centre de vacances pour adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. Houssaye (éd.), Colos et Centres de Loisirs, Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-172, 2007, 9782905642905</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de langage et contexte riche dans l’espace pédagogique : un exemple de définition collective des conditions de la signification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ICOTEM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Bernard (éd.), La Parole en Sociologie, Recherche et débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-140, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504710v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-05504715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophical, Semiotic and Environmental Questions for Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eetu Pikkarainen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Switzerland, 30, 2025, Numanities - Arts and Humanities in Progress, 978-3-031-86972-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-86973-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination scientifique, introduction et édito du numéro thématique « Les pédagogies différentes à l’école primaire. Quelles approches méthodologiques et épistémologiques pour quels résultats en sciences de l’éducation et de la formation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, 2025, Recherches en éducation, Céline Chauvigné, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/140tv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail en équipe et pédagogies alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Connac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 378 p., 2024, Mutations en éducation et en formation, Thérèse Perez-Roux, 978-2-36781-491-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques d’enseignement et de formation à l’épreuve des contextes. Questions épistémologiques, méthodologiques et didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Téraèdre. 2023, 9782360851263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail en équipe et pédagogies alternatives. Dynamiques d'une recherche collaborative à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Connac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de la Méditerranée. , 2023, Mutations en éducation et en formation, Thérèse Perez-Roux, 2495-6899</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentis d'Auteuil face au décrochage. Chronique d'une institution pédagogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ Social. 2022, 9791034607655</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une pédagogie de l'engagement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ Social (Nîmes). 2021, 9791034606733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.pesce.2021.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement collectif et agir coopératif : éducation, formation, intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Téraëdre, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique de l’accompagnement en santé, travail social et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Téraëdre, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’abandon à l’engagement en formation : Enjeux singuliers des parcours de professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Renier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires François Rabelais. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiotic Theory of Learning. New Perspectives in the Philosophy of Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Stables</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Nöth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eetu Pikkarainen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 1, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315182438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages, mobilité et formation de soi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Violence en Institution. Situations Critiques et Significations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. 2015, 9782753539938</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la recherche qualitative à la recherche sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence en institution situations critiques et signification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casanova Rémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparer et réussir les épreuves professionnelles aux concours de l'enseignement et de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CDU-Sedes. 2013, 978-2-301-00262-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogues de l'extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casanova Rémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESF Editeur, 2011, Pédagogues de l'extrême, L'éducabilité à l'épreuve du réel, Philippe meirieu, 9782710123217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/NP.9782710123217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie Alternative en Formation d’Adultes. Éducation pour Tous et Justice Sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESF. 2010, 9782710122036</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques Réflexives en Formation. Ingéniosité et Ingénieries Émergentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...60 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 2009, 9782296101524</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...1615 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504672v1</w:t>
-              </w:r>
-[...3526 lines deleted...]
-                <w:t xml:space="preserve">hal-03296619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération peut-elle se passer des corps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, n° 279, pp. 10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseil coopératif ou dînette démocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, n° 273, pp. 20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation partagée : réaffirmer l’unicité de l’individu et la nécessité d’une éducation globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, n° 269, pp. 16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-03542276v1</w:t>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies de coopération et de co-design au service de l’articulation entre aménagement des espaces scolaires et innovation pédagogique. Rapport d’étude Appel à projets “collèges 37 innovants”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CAUE Touraine; Conseil départemental d'Indre-et-Loire; Université d'Orléans (UO), FRA. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d’étude sur les scénarios pédagogiques dans le cadre de la reconstruction du groupe scolaire Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cabinet Préau (Nantes). 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de mission sur le recrutement, la formation, la valorisation de l’investissement pédagogique et l’évaluation : Accroître la qualité de l’enseignement et favoriser le développement professionnel pédagogique des enseignants et enseignants-chercheurs de l’université de Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours / Région Centre. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage et formation de Soi : vivre l'épreuve de l'ailleurs, entre initiations et mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Brémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyage et formation de Soi - Se former par l'épreuve de l'ailleurs et de la rencontre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France. Presses Universitaires de Rennes, 2020, Des sociétés, 978-2-7535-7914-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...207 lines deleted...]
-                <w:t xml:space="preserve">halshs-03542378v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expliquer et Comprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Sociologie Clinique (dirigé par A. Vandevelde-Rougale &amp; P. Fugier).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 278-279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragmatique (courant)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Sociologie Clinique (dirigé par A. Vandevelde-Rougale &amp; P. Fugier).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 475-476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situation (définition de la)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Sociologie Clinique (dirigé par A. Vandevelde-Rougale &amp; P. Fugier).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 587-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs (formes de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Sociologie Clinique (dirigé par A. Vandevelde-Rougale &amp; P. Fugier).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 570-572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geste (et Geste Professionnel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Sociologie Clinique (dirigé par A. Vandevelde-Rougale &amp; P. Fugier).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 298-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication et interaction symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Sociologie Clinique (dirigé par A. Vandevelde-Rougale &amp; P. Fugier).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 140-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Educational Philosophy and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-287-532-7_576-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement en formation d’adultes : postures, pratiques et effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemins de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, pp.7-16, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Chemins de Formation, 2019/1(22)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemins de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019/1 (22), 2019, « L’accompagnement en formation d’adultes : postures, pratiques et effets »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musiques, identités, éducations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Calamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpécifiCITéS. La revue des Terrains Sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018/1 (11), 2018, Musiques, identités, éducations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je chante donc je suis : tome 2 – Ethnicité, musique et expériences »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dall'Armellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Belhadjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NON RENSEIGNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je chante donc je suis : tome 1 – Ethnicité, musique et politique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dall'Armellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Belhadjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NON RENSEIGNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-36085-073-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: On edusemiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Semetsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Stables</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016 (212), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement, réciprocité et agir collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015/4, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160165v1</w:t>
-              </w:r>
-[...522 lines deleted...]
-                <w:t xml:space="preserve">hal-03540729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10384,51 +10509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86973-0_8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504354v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Renato Gatto J&#250;nior" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noeli Prestes Padilha Rivas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen da Silva Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristel Kasper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Landoeuer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Calamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789460912252_008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Pineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Serizel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Olteanu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eetu Pikkarainen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86973-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140tv" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04698705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/travail-en-equipe-et-pedagogies-alternatives.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casanova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542289v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Doublet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.pesce.2021.01" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540466v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stables" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried N&#246;th" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315182438" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Br&#233;maud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casanova R&#233;mi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552773v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529836v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782710123217" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Hespanhol Dorigan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Maria Pezzato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/cuadv17n3-093" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140u1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morvan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504363v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14osr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486772v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#226;tre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195795v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Andr&#233;ia De Sousa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Lettiere-Viana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0034-7167-2020-0172" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sompayrac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollyanna Rodrigues da Flores" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tomasi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22294/eduper/ppge/ufv.v10i0.7141" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5020/18061230.2018.8643" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504503v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980113v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Semetsky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landoeuer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504499v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaulier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386545v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Boxberger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244112v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504490v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504485v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.173.0099" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9752.12078" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G39P4VT6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504682v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-5812.2009.00633.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504478v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-5812.2011.00764.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504518v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504475v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298101v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656728v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542276v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beaumont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jagot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160170v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542234v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542241v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02982481v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dall'Armellina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02982480v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504414v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160165v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542259v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542258v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542254v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542250v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542256v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542252v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-532-7_576-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Balzano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Doublet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Haguenoer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Hespanhol Dorigan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Maria Pezzato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/cuadv17n3-093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140u1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morvan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14osr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#226;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Renato Gatto J&#250;nior" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Andr&#233;ia De Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Lettiere-Viana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0034-7167-2020-0172" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540530v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sompayrac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollyanna Rodrigues da Flores" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tomasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22294/eduper/ppge/ufv.v10i0.7141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5020/18061230.2018.8643" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landoeuer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504411v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Semetsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stables" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaulier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Boxberger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Pineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.173.0099" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9752.12078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G39P4VT6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504521v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-5812.2009.00633.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-5812.2011.00764.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504514v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504518v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Landoeuer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86973-0_8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542332v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noeli Prestes Padilha Rivas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen da Silva Santos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristel Kasper" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542317v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656706v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656713v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504884v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504836v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504853v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504816v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504844v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504810v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504800v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504782v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Calamel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789460912252_008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504743v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Serizel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504715v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Olteanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eetu Pikkarainen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86973-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140tv" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04698705v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/travail-en-equipe-et-pedagogies-alternatives.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504442v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casanova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.pesce.2021.01" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615636v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540477v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried N&#246;th" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315182438" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Br&#233;maud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504868v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brito" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668666v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casanova R&#233;mi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552773v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782710123217" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504672v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542385v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beaumont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jagot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542256v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542259v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542258v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542250v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540729v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-532-7_576-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160170v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542234v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542241v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02982481v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dall'Armellina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02982480v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160165v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>