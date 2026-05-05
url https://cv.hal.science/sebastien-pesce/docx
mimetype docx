--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -694,51 +694,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation populaire dans tous ses états : entre résistances et métamorphoses. Présentation du numéro</w:t>
+                <w:t xml:space="preserve">L’éducation populaire dans tous ses états : entre résistances et métamorphoses. Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glâtre</w:t>
@@ -747,93 +747,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, L’éducation populaire dans tous ses états : entre résistances et métamorphoses, 67, pp.1-8</w:t>
+              <w:t xml:space="preserve">, 2023, L’éducation populaire dans tous ses états : entre résistances et métamorphoses, 67, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196238v1</w:t>
+                <w:t xml:space="preserve">hal-04195795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation populaire dans tous ses états : entre résistances et métamorphoses. Éditorial</w:t>
+                <w:t xml:space="preserve">L’éducation populaire dans tous ses états : entre résistances et métamorphoses. Présentation du numéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glâtre</w:t>
@@ -842,69 +842,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, L’éducation populaire dans tous ses états : entre résistances et métamorphoses, 67, pp.1-3</w:t>
+              <w:t xml:space="preserve">, 2023, L’éducation populaire dans tous ses états : entre résistances et métamorphoses, 67, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195795v1</w:t>
+                <w:t xml:space="preserve">hal-04196238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consolidação do gerencialismo na educação universitária em enfermagem: repercussões para o Sistema Único de Saúde</w:t>
               </w:r>
@@ -1109,200 +1109,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The actuality of the schizoanalytical perspective: astonishment, enunciation, subjectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educação em Perspectiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.e019014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22294/eduper/ppge/ufv.v10i0.7141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juventudes e mercado de trabalho: o que dizem os jovens sobre a formação profissional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollyanna Rodrigues da Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Tomasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribuciones a las Ciencias Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (2019-12)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540716v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03540490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations praticiens/chercheurs. Ou les sciences de l’éducation et le politique</w:t>
               </w:r>
@@ -1744,355 +1744,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les intuitions édusémiotiques des grands pédagogues : engagement sémiotique, théorie de l’enquête et narrativité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du chahut anomique au sens des situations critiques : enjeux et limites des typologies des désordres scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.155-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: On edusemiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Semetsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Stables</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 212 (4), pp.155-178</w:t>
+              <w:t xml:space="preserve">, 2016, 2016 (212), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La citoyenneté par la culture : mythes, philo et religion en classes relais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landoeuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (6), pp.92-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...107 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intuitions édusémiotiques des grands pédagogues : engagement sémiotique, théorie de l’enquête et narrativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2016 (212), pp.1-5</w:t>
+              <w:t xml:space="preserve">, 2016, 212 (4), pp.155-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05504411v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réciprocité, agir collectif et identité professionnelle</w:t>
               </w:r>
@@ -2607,293 +2607,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Institutional Pedagogy and Semiosis: Investigating the missing link between Peirce's semiotics and effective semiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educational Philosophy and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (10), pp.1145-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-5812.2009.00633.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie et Éducation Nouvelle : 6 illusions, 5 éléments de définition, 4 pistes d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2012, pp.153-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Former des enseignants au sein de ‘communautés de pratiques’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 505, pp.51-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Institutional Pedagogy and Semiosis: Investigating the missing link between Peirce's semiotics and effective semiotics</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Peirce’s Speculative Rhetoric to Educational Rhetoric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Philosophy and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43 (10), pp.1145-1160. </w:t>
-[...145 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (7), pp.755-780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-5812.2011.00764.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -3052,610 +3052,5389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enjeux et modalités du partenariat entre chercheurs et acteurs de la société civile : Démocratie d’apprentissage et utilité sociale du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Birck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (9), pp.31-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la pédagogie n’existe pas : l’illusion du pédagogique, une recherche désespérée de 'forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (45), pp.7-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Carole Birck</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’enfant a-culturel à la culture enfantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010 (9), pp.31-43</w:t>
+              <w:t xml:space="preserve">Chantiers politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 ("Enfances"), pp.131-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et Sédimentation dans le langage scolaire : Créativité Linguistique et Fabrique de l’Institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008 (23), pp.89-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">De l’enfant a-culturel à la culture enfantine</w:t>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Stables, Before and Towards Edusemiotics: Some Aspects of an “Involved Philosophy”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chantiers politiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-05504525v1</w:t>
+              <w:t xml:space="preserve">A. Olteanu, S. Pesce, E. Pikkarainen (eds.), Philosophical, Semiotic and Environmental Questions for Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, Springer Nature Switzerland, pp.105-128, 2025, Numanities - Arts and Humanities in Progress, 978-3-031-86972-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-86973-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'édusémiotique, levier de redéfinition des hypothèses fondamentales de la recherche en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. Biglari (éd.) L'édusémiotique, levier de redéfinition des hypothèses fondamentales de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.639-656, 2025, 9782336534343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Análise e Psicoterapia Institucionais/Políticas Públicas de Saúde Mental: que contribuições, que interações?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editora Hucitec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G. Zambenedetti, K. A. Santos, (éds.), Saúde Mental, Políticas Sociais e Democracia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.62-78, 2022, 978-85-8404-283-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestos de intervenção sócio-clínica e processos de deliberação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editora Jadeign (belo Horizonte, BR). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diálogos entre trablaho e educação : desafios contemporâneos (direction : A. Tomasi &amp; R. Carvalho Romagnoli)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfermagem e docência universitária: metodologia ativa - teorizam/participam das práticas sociais?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Renato Gatto Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinira Magali Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noeli Prestes Padilha Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edita Educación Editora (Ourense). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectivas de ensino naeducação superior (direction : P. Membiela, M. I. Cebreiros &amp; M. Vidal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 393-398, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Análise de implicação como dispositivo para a prática pedagógica do docente universitário</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinira Magali Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Renato Gatto Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen da Silva Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maristel Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edita Educación Editora (Ourense). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectivas de ensino naeducação superior (direction : P. Membiela, M. I. Cebreiros &amp; M. Vidal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 369-374, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From analogical to analytical thinking ad back: The adaptation of teachers’ reasoning to complex situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IGI Global. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adapting Human Thinking and Moral Reasoning in Contemporary Society (direction : H. Yama &amp; V. Salvano-Pardieu)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 223-244, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail des implications et rhétorique de l’engagement dans l’intervention socio-clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires François Rabelais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’abandon à l’engagement en formation : Enjeux singuliers des parcours de professionnalisation (direction : C. Guillaumin, S. Pesce, S. Renier &amp; E. Rusch)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 143-158, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las desigualdades de género como forma de violencia institucional insidiosa: el caso de las universidades francesas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Textos universitarios (Veracruz, MX). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Igualdad sustantiva en las Instituciones de Educación Superior (direction : M. J. García Oramas &amp; V. Moreno Uribe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 85-104, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ‘milieux de vie institutionnalisés’ protégés du phénomène du bouc émissaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bouc émissaire : le concept en contextes (direction : R. Casanova &amp; F.-M. Noguès)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 117-126, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des ‘milieux de vie institutionnalisés’ protégés du phénomène du bouc émissaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R. Casanova &amp; F.-M. Noguès (éds.), Bouc émissaire : le concept en contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lille : Presses Universitaires du Septentrion, pp.117-126, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail des implications et rhétorique de l’engagement dans l’intervention socio-clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Guillaumin, S. Pesce, S. Renier &amp; E. Rusch (éds.), De l’abandon à l’engagement en formation : Enjeux singuliers des parcours de professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tours : Presses Universitaires François Rabelais, pp.143-158, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A intersetorialidade na França e suas especificidades: o exemplo da educação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editora CRV (Curitiba, BR). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A intersetorialidade e seus desafio (direction : R. Carvalho Romagnoli)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 13-28, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie des acteurs, rhétorique délibérative et initiation de l’agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G. Monceau (éd.), Enquêter ou intervenir. Effets de la recherche socio-clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nîmes : Champ Social, pp.138-146, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le geste éducatif comme ‘trace de sémiose’… un outil au service de la transposition des pratiques innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M.-A. Hugon &amp; M.-L. Viaud (éds.), Les Établissements Scolaires ‘Différents’ et la Recherche en Éducation. Problèmes Méthodologiques et Épistémologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arras : Artois Presse Université, pp.97-109, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation de la culture au Sein d’une Communauté de pratiques Réflexives : vers une Définition Rhétorique du Rapport au Savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M.-A. Hugon &amp; B. Robbes (éds.), Le rapport aux savoirs dans les pédagogies différentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nancy : Presses Universitaires de Lorraine, pp.125-144, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ‘violence en institution’ comme effet de sens en contexte… vers une responsabilité assumée du sujet collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R. Casanova &amp; S. Pesce (éds.), La Violence en Institution. Situations Critiques et Significations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-48, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Significations de la Violence, violence des significations : violence sémiotique dans l’espace scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R. Casanova &amp; S. Pesce (éds.), La Violence en Institution. Situations Critiques et Significations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-134, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sémiotique du geste éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N. Auger &amp; C. Romain (éds.), Violence Verbale et École</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-239, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edusemiotics of Educational Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sense Publishers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. Stables &amp; I. Semetsky (éds.), Pedagogy and Edusemiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-171, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néopass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNDP/Cahiers Pédagogiques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B. Robbes (éd.), L’autorité Éducative, la Construire et l’Exercer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.86-88, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles Métaphores de l’Éducation et Mutation de l’École</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. Meskel-Cresta, J.-F. Nordmann, Ph. Bongrand, C. Boré, S. Colinet &amp; M.-L. Elalouf (éds.), École et Mutation. Reconfigurations, Résistances, Émergences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-216, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qu’apporte la Pédagogie Institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNDP/Cahiers Pédagogiques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B. Robbes (éd.), L’autorité Éducative, la Construire et l’Exercer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-68, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face aux incidents, instituer la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNDP/Cahiers Pédagogiques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B. Robbes (éd.), L’autorité Éducative, la Construire et l’Exercer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-66, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre le décrochage scolaire et les violences : un détour par la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Landoeuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNDP/Cahiers Pédagogiques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B. Robbes (éd.), L’autorité Éducative, la Construire et l’Exercer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-162, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétoriques de la réflexivité : ordre du discours, production du sens et visée émancipatrice en situation réflexive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. Béziat (éd.), Analyse de Pratiques et Réflexivité : Regards sur la Formation, la Recherche et l’Intervention Socio-Éducative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-208, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’ascription à l’inscription symbolique : situations violentes, construction du sens et formation du sujet social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B. Fracchiolla, C. Moïse, C. Romain &amp; N. Auger (éds.), Violences Verbales : Analyses, Enjeux et Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-139, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction – Construction Situationnelle de la Violence : tension entre sociabilité et normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artois Presses Université. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Carra &amp; B. Mabilon-Bonfils (éds.), Violences à l’École. Normes et professionnalités en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-102, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conseil, outil d’intégration clé dans une pédagogie alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R. Casanova &amp; S. Pesce (éds.). Pédagogie Alternative en Formation d’Adultes. Éducation pour Tous et Justice Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-185, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils de sensibilisation informels et débats entre pairs : Une approche expérientielle, interprétative et critique au service de comportements environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Birck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M.-C. Zélem, O. Blanchard &amp; D. Lecomte (éds.), L’Éducation au Développement Durable. De l’école au Campus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.381-392, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre vocation, intégration et projet : Le contrat de volontariat est-il un moyen d’intégration pour l’artiste ? L’artiste engagé, entre vocation, intégration et projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Calamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E. Gallibour &amp; Y. Raibaud (éds.), Transitions Professionnelles dans le Monde Associatif et l’Animation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-159, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Semiotics of Teaching to Educational Semiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sense Publishers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I. Semetsky (ed), Semiotics Education Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-113, 2010, 9789460912252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789460912252_008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieu et Milieu dans la Pédagogie de Fernand Oury : Le complexe éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L. Martin, Ph. Meirieu &amp; J. Pain (éds.), La Pédagogie Institutionnelle de Fernand Oury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-227, 2009, 9782905642981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie d’alternances réflexives et production de savoirs. L’expérience du Duheps ATD-Quart Monde (2006-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Guillaumin, S. Pesce &amp; N. Denoyel (éds.), Pratiques Réflexives en Formation : Ingéniosité et Ingénieries Émergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-122, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison Expérientielle et Habitude d’Action Pratique : les Ingénieries réflexives sous l’Angle de l’Interprétant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Guillaumin, S. Pesce &amp; N. Denoyel (éds.), Pratiques Réflexives en Formation : Ingéniosité et Ingénieries Émergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-204, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rite de passage comme forme d’autorisation mutuelle : analyse d’un rituel produit sur un mode coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R. Casanova &amp; A. Vulbeau (éds.), Adolescences. Entre défiance et Confiance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-231, 2008, 9782864808183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de langage et contexte riche dans l’espace pédagogique : un exemple de définition collective des conditions de la signification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ICOTEM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. Bernard (éd.), La Parole en Sociologie, Recherche et débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-140, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Colo Provisoire : la prise de décision collective en centre de vacances pour adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. Houssaye (éd.), Colos et Centres de Loisirs, Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-172, 2007, 9782905642905</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophical, Semiotic and Environmental Questions for Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eetu Pikkarainen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Switzerland, 30, 2025, Numanities - Arts and Humanities in Progress, 978-3-031-86972-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-86973-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination scientifique, introduction et édito du numéro thématique « Les pédagogies différentes à l’école primaire. Quelles approches méthodologiques et épistémologiques pour quels résultats en sciences de l’éducation et de la formation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, 2025, Recherches en éducation, Céline Chauvigné, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/140tv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail en équipe et pédagogies alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Connac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 378 p., 2024, Mutations en éducation et en formation, Thérèse Perez-Roux, 978-2-36781-491-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail en équipe et pédagogies alternatives. Dynamiques d'une recherche collaborative à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Connac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de la Méditerranée. , 2023, Mutations en éducation et en formation, Thérèse Perez-Roux, 2495-6899</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques d’enseignement et de formation à l’épreuve des contextes. Questions épistémologiques, méthodologiques et didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Téraèdre. 2023, 9782360851263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentis d'Auteuil face au décrochage. Chronique d'une institution pédagogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ Social. 2022, 9791034607655</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une pédagogie de l'engagement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ Social (Nîmes). 2021, 9791034606733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.pesce.2021.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement collectif et agir coopératif : éducation, formation, intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Téraëdre, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique de l’accompagnement en santé, travail social et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Téraëdre, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’abandon à l’engagement en formation : Enjeux singuliers des parcours de professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Renier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires François Rabelais. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiotic Theory of Learning. New Perspectives in the Philosophy of Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Stables</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Nöth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eetu Pikkarainen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 1, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315182438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages, mobilité et formation de soi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la recherche qualitative à la recherche sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Violence en Institution. Situations Critiques et Significations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. 2015, 9782753539938</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence en institution situations critiques et signification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casanova Rémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparer et réussir les épreuves professionnelles aux concours de l'enseignement et de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CDU-Sedes. 2013, 978-2-301-00262-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogues de l'extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casanova Rémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESF Editeur, 2011, Pédagogues de l'extrême, L'éducabilité à l'épreuve du réel, Philippe meirieu, 9782710123217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/NP.9782710123217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie Alternative en Formation d’Adultes. Éducation pour Tous et Justice Sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESF. 2010, 9782710122036</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques Réflexives en Formation. Ingéniosité et Ingénieries Émergentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 2009, 9782296101524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignages croisés sur l’appropriation de dispositifs de formation basés sur la coopération par des enseignants stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nordmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine scientifique « Recherche avec » - Les recherches avec du point de vue des personnes premières concernées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau "Recherche Avec" - Université de Sherbrooke, May 2025, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique de l’intervention socio-clinique et guidage de l’attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Apprendre ensemble dans la société de l’accélération », Angers, UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Réflexivité collective en recherche-action-formation : délibération, implication et initiation d’un agir collectif », Symposium « Réflexivité collective : processus et effets, entre prescription et émancipation » (Coord. Ph. Chaubet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des incidents en classe, pratiques professionnelles des enseignants débutants et analyse de la plateforme nationale de ressources numériques Néopass@ction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3697,4836 +8476,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIème congrès mondial « Violences à l’école et politiques publiques : de la violence à l’école au bien être scolaire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire international de la violence à l'école, May 2015, Lima, Pérou</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296619v1</w:t>
-              </w:r>
-[...4777 lines deleted...]
-                <w:t xml:space="preserve">halshs-05504672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8848,159 +8848,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport de mission sur le recrutement, la formation, la valorisation de l’investissement pédagogique et l’évaluation : Accroître la qualité de l’enseignement et favoriser le développement professionnel pédagogique des enseignants et enseignants-chercheurs de l’université de Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours / Région Centre. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport d’étude sur les scénarios pédagogiques dans le cadre de la reconstruction du groupe scolaire Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cabinet Préau (Nantes). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542377v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-03542378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9018,51 +9018,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage et formation de Soi : vivre l'épreuve de l'ailleurs, entre initiations et mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Brémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9084,1277 +9084,1277 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyage et formation de Soi - Se former par l'épreuve de l'ailleurs et de la rencontre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France. Presses Universitaires de Rennes, 2020, Des sociétés, 978-2-7535-7914-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement en formation d’adultes : postures, pratiques et effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, pp.7-16, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Chemins de Formation, 2019/1(22)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019/1 (22), 2019, « L’accompagnement en formation d’adultes : postures, pratiques et effets »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiques, identités, éducations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Calamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SpécifiCITéS. La revue des Terrains Sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018/1 (11), 2018, Musiques, identités, éducations</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je chante donc je suis : tome 2 – Ethnicité, musique et expériences »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dall'Armellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Belhadjin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NON RENSEIGNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je chante donc je suis : tome 1 – Ethnicité, musique et politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dall'Armellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Belhadjin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NON RENSEIGNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-36085-073-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue: On edusemiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Semetsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Stables</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016 (212), 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement, réciprocité et agir collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015/4, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Expliquer et Comprendre</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situation (définition de la)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de Sociologie Clinique (dirigé par A. Vandevelde-Rougale &amp; P. Fugier).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp. 278-279</w:t>
+              <w:t xml:space="preserve">, 2019, pp. 587-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pragmatique (courant)</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs (formes de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de Sociologie Clinique (dirigé par A. Vandevelde-Rougale &amp; P. Fugier).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp. 475-476</w:t>
+              <w:t xml:space="preserve">, 2019, pp. 570-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Situation (définition de la)</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geste (et Geste Professionnel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de Sociologie Clinique (dirigé par A. Vandevelde-Rougale &amp; P. Fugier).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp. 587-588</w:t>
+              <w:t xml:space="preserve">, 2019, pp. 298-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Savoirs (formes de)</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication et interaction symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de Sociologie Clinique (dirigé par A. Vandevelde-Rougale &amp; P. Fugier).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp. 570-572</w:t>
+              <w:t xml:space="preserve">, 2019, pp. 140-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Geste (et Geste Professionnel)</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragmatique (courant)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de Sociologie Clinique (dirigé par A. Vandevelde-Rougale &amp; P. Fugier).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp. 298-302</w:t>
+              <w:t xml:space="preserve">, 2019, pp. 475-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Communication et interaction symbolique</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expliquer et Comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de Sociologie Clinique (dirigé par A. Vandevelde-Rougale &amp; P. Fugier).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp. 140-141</w:t>
+              <w:t xml:space="preserve">, 2019, pp. 278-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Educational Philosophy and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-287-532-7_576-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540729v1</w:t>
-              </w:r>
-[...701 lines deleted...]
-                <w:t xml:space="preserve">hal-03160165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10509,51 +10509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Balzano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Doublet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Haguenoer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Hespanhol Dorigan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Maria Pezzato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/cuadv17n3-093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140u1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morvan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14osr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#226;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Renato Gatto J&#250;nior" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Andr&#233;ia De Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Lettiere-Viana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0034-7167-2020-0172" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540530v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sompayrac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollyanna Rodrigues da Flores" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tomasi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22294/eduper/ppge/ufv.v10i0.7141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5020/18061230.2018.8643" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landoeuer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504411v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Semetsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stables" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaulier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Boxberger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Pineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.173.0099" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9752.12078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G39P4VT6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504521v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-5812.2009.00633.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-5812.2011.00764.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504514v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504518v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Landoeuer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86973-0_8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542332v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noeli Prestes Padilha Rivas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen da Silva Santos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristel Kasper" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542317v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656706v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656713v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504884v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504836v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504853v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504816v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504844v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504810v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504800v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504782v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Calamel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789460912252_008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504743v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Serizel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504715v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Olteanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eetu Pikkarainen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86973-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140tv" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04698705v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/travail-en-equipe-et-pedagogies-alternatives.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504442v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casanova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542289v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.pesce.2021.01" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615636v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540477v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried N&#246;th" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315182438" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Br&#233;maud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504868v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brito" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668666v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casanova R&#233;mi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552773v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782710123217" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504672v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542385v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beaumont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jagot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542256v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542259v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542258v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542250v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540729v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-532-7_576-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160170v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542234v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542241v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02982481v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dall'Armellina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02982480v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160165v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Balzano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Doublet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Haguenoer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Hespanhol Dorigan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Maria Pezzato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/cuadv17n3-093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140u1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morvan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14osr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#226;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Renato Gatto J&#250;nior" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Andr&#233;ia De Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Lettiere-Viana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0034-7167-2020-0172" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540530v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sompayrac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22294/eduper/ppge/ufv.v10i0.7141" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollyanna Rodrigues da Flores" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tomasi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5020/18061230.2018.8643" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Semetsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stables" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landoeuer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaulier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Boxberger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Pineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.173.0099" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9752.12078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G39P4VT6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-5812.2009.00633.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-5812.2011.00764.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504514v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504518v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Landoeuer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86973-0_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504354v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504359v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noeli Prestes Padilha Rivas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen da Silva Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristel Kasper" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542299v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542308v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504836v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504810v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504782v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504790v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Calamel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504763v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789460912252_008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504743v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Serizel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Olteanu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eetu Pikkarainen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86973-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298187v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140tv" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04698705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/travail-en-equipe-et-pedagogies-alternatives.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casanova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542289v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.pesce.2021.01" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540466v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried N&#246;th" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315182438" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Br&#233;maud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396822v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brito" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668666v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casanova R&#233;mi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529836v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782710123217" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296619v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542385v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beaumont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jagot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542378v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542377v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160170v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542241v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02982481v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dall'Armellina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02982480v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504414v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160165v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542258v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542256v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542252v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-532-7_576-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>