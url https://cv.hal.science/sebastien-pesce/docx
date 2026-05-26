--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -521,338 +521,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Editorial. L’éducation populaire dans tous ses états : nouvelles approches émancipatrices et défis politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L’éducation populaire dans tous ses états : nouvelles approches émancipatrices et défis politiques, 68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension : Renaud d’Enfert, Frédéric Mole et Marie Vergnon, Circulations en éducation. Acteurs, modèles, institutions (xixe-xxe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024/1 (55), pp.159-164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14osr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation populaire dans tous ses états : entre résistances et métamorphoses. Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14osr⟩</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Glâtre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, L’éducation populaire dans tous ses états : nouvelles approches émancipatrices et défis politiques, 68</w:t>
+              <w:t xml:space="preserve">, 2023, L’éducation populaire dans tous ses états : entre résistances et métamorphoses, 67, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation populaire dans tous ses états : entre résistances et métamorphoses. Présentation du numéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486772v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martine Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3610,212 +3610,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enfermagem e docência universitária: metodologia ativa - teorizam/participam das práticas sociais?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Renato Gatto Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinira Magali Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noeli Prestes Padilha Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edita Educación Editora (Ourense). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectivas de ensino naeducação superior (direction : P. Membiela, M. I. Cebreiros &amp; M. Vidal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 393-398, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gestos de intervenção sócio-clínica e processos de deliberação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editora Jadeign (belo Horizonte, BR). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diálogos entre trablaho e educação : desafios contemporâneos (direction : A. Tomasi &amp; R. Carvalho Romagnoli)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542332v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">halshs-03542368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análise de implicação como dispositivo para a prática pedagógica do docente universitário</w:t>
               </w:r>
@@ -7547,177 +7547,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Violence en Institution. Situations Critiques et Significations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. 2015, 9782753539938</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05504868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la recherche qualitative à la recherche sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brito</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01396822v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-05504868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence en institution situations critiques et signification</w:t>
               </w:r>
@@ -8722,412 +8722,412 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage et formation de Soi : vivre l'épreuve de l'ailleurs, entre initiations et mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyage et formation de Soi - Se former par l'épreuve de l'ailleurs et de la rencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France. Presses Universitaires de Rennes, 2020, Des sociétés, 978-2-7535-7914-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de coopération et de co-design au service de l’articulation entre aménagement des espaces scolaires et innovation pédagogique. Rapport d’étude Appel à projets “collèges 37 innovants”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CAUE Touraine; Conseil départemental d'Indre-et-Loire; Université d'Orléans (UO), FRA. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Beaumont</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] CAUE Touraine; Conseil départemental d'Indre-et-Loire; Université d'Orléans (UO), FRA. 2020</w:t>
+                <w:t xml:space="preserve">halshs-03542385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de mission sur le recrutement, la formation, la valorisation de l’investissement pédagogique et l’évaluation : Accroître la qualité de l’enseignement et favoriser le développement professionnel pédagogique des enseignants et enseignants-chercheurs de l’université de Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours / Région Centre. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Tours / Région Centre. 2018</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d’étude sur les scénarios pédagogiques dans le cadre de la reconstruction du groupe scolaire Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cabinet Préau (Nantes). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542377v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-02536659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10509,51 +10509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Balzano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Doublet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Haguenoer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Hespanhol Dorigan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Maria Pezzato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/cuadv17n3-093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140u1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morvan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14osr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#226;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Renato Gatto J&#250;nior" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Andr&#233;ia De Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Lettiere-Viana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0034-7167-2020-0172" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540530v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sompayrac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22294/eduper/ppge/ufv.v10i0.7141" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollyanna Rodrigues da Flores" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tomasi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5020/18061230.2018.8643" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Semetsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stables" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landoeuer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaulier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Boxberger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Pineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.173.0099" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9752.12078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G39P4VT6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-5812.2009.00633.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-5812.2011.00764.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504514v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504518v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Landoeuer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86973-0_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504354v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504359v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noeli Prestes Padilha Rivas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen da Silva Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristel Kasper" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542299v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542308v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504836v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504810v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504782v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504790v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Calamel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504763v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789460912252_008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504743v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Serizel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Olteanu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eetu Pikkarainen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86973-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298187v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140tv" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04698705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/travail-en-equipe-et-pedagogies-alternatives.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casanova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542289v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.pesce.2021.01" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540466v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried N&#246;th" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315182438" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Br&#233;maud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396822v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brito" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668666v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casanova R&#233;mi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529836v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782710123217" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296619v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542385v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beaumont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jagot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542378v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542377v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160170v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542241v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02982481v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dall'Armellina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02982480v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504414v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160165v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542258v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542256v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542252v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-532-7_576-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Balzano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Doublet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Haguenoer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Hespanhol Dorigan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Maria Pezzato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55905/cuadv17n3-093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140u1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morvan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#226;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14osr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Renato Gatto J&#250;nior" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinira Magali Fortuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Andr&#233;ia De Sousa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Lettiere-Viana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0034-7167-2020-0172" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540530v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Lemoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sompayrac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22294/eduper/ppge/ufv.v10i0.7141" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollyanna Rodrigues da Flores" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tomasi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5020/18061230.2018.8643" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Semetsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Stables" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landoeuer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaulier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Boxberger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Pineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.173.0099" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9752.12078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G39P4VT6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-5812.2009.00633.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-5812.2011.00764.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504514v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504518v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Landoeuer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504525v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86973-0_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504354v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504359v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noeli Prestes Padilha Rivas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen da Silva Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristel Kasper" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542299v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542308v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504836v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504810v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504782v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tixier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504790v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Calamel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504763v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789460912252_008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504743v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Serizel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Olteanu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eetu Pikkarainen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86973-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298187v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140tv" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04698705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/travail-en-equipe-et-pedagogies-alternatives.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casanova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542289v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.pesce.2021.01" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540477v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillaumin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540466v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried N&#246;th" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315182438" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Br&#233;maud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brito" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668666v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casanova R&#233;mi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529836v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782710123217" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nordmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296619v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542385v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beaumont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jagot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160170v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542241v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02982481v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dall'Armellina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02982480v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504414v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160165v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542258v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542256v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542252v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-532-7_576-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>