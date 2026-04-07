--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -190,295 +190,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependent Spin Dynamics in La&amp;lt;sub&amp;gt;0.67&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.33&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/Pt Bilayers</w:t>
+                <w:t xml:space="preserve">Giant and Anisotropic Enhancement of Spin‐Charge Conversion in Graphene‐Based Quantum System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biswajit Sahoo</w:t>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akilan K</w:t>
+                <w:t xml:space="preserve">Armando Pezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Matthews</w:t>
+                <w:t xml:space="preserve">Iciar Arnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pofelski</w:t>
+                <w:t xml:space="preserve">Rubén Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Frañó</w:t>
+                <w:t xml:space="preserve">Adrián Gudín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (11), </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (13), pp.2418541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202401038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202418541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188798v1</w:t>
+                <w:t xml:space="preserve">hal-05021881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant and Anisotropic Enhancement of Spin‐Charge Conversion in Graphene‐Based Quantum System</w:t>
+                <w:t xml:space="preserve">Temperature Dependent Spin Dynamics in La&amp;lt;sub&amp;gt;0.67&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.33&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/Pt Bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Anadón</w:t>
+                <w:t xml:space="preserve">Biswajit Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Pezo</w:t>
+                <w:t xml:space="preserve">Akilan K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iciar Arnay</w:t>
+                <w:t xml:space="preserve">Katherine Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Guerrero</w:t>
+                <w:t xml:space="preserve">Alexandre Pofelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián Gudín</w:t>
+                <w:t xml:space="preserve">Alex Frañó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (13), pp.2418541. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202418541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202401038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021881v1</w:t>
+                <w:t xml:space="preserve">hal-05188798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the sensitivity of Love wave MSAW sensors by magnetoelastic layer thickness variation</w:t>
               </w:r>
@@ -745,51 +745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-induced spin pumping and inverse spin Hall effect in single FePt thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -994,736 +994,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory buckling reversal of a weak stripe magnetic texture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotropic spin and inverse spin Hall effect in epitaxial (111)-oriented Pt/Co bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Gudín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Arnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brice Sarpi</w:t>
+                <w:t xml:space="preserve">Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21663831.2023.2238010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (12), pp.124412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.124412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244284v1</w:t>
+                <w:t xml:space="preserve">hal-04537763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic spin and inverse spin Hall effect in epitaxial (111)-oriented Pt/Co bilayers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spin-to-charge conversion by spin pumping in sputtered polycrystalline Bi x Se 1 − x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel C. Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julio Camarero</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvestre Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Won Young Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 (12), pp.124412. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.124412⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.075402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.075402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537763v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-to-charge conversion by spin pumping in sputtered polycrystalline Bi x Se 1 − x</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing the topological insulator behavior of half-Heusler PdYBi and PtYBi (111) epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel C. Arango</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Anadón</w:t>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvestre Novoa</w:t>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Tuong Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Won Young Choi</w:t>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.075402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.075402⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7 (10), pp.104203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.104203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537744v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of damping rate amplitude in the synchronization of two coupled oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hamadeh</w:t>
+                <w:t xml:space="preserve">A. Koujok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Koujok</w:t>
+                <w:t xml:space="preserve">I. Medlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Medlej</w:t>
+                <w:t xml:space="preserve">P. Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (01), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S2010324723500030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the topological insulator behavior of half-Heusler PdYBi and PtYBi (111) epitaxial thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oscillatory buckling reversal of a weak stripe magnetic texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Palin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Anadón</w:t>
+                <w:t xml:space="preserve">Daniel Stoeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+                <w:t xml:space="preserve">M. Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia de Melo</w:t>
+                <w:t xml:space="preserve">Brice Sarpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (10), pp.104203. </w:t>
+              <w:t xml:space="preserve">Materials Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.789-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.104203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21663831.2023.2238010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411321v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin transport properties of spinel vanadate-based heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Peña Corredor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schlur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1928,429 +1928,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Spin-Current Generation in the Multifunctional Ferrimagnet Ga0.6Fe1.4O3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Anadón</w:t>
+                <w:t xml:space="preserve">Risk factors for biliary stent infections in malignant biliary obstruction secondary to unresectable malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Martin</w:t>
+                <w:t xml:space="preserve">Mathieu Puyade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
+                <w:t xml:space="preserve">Maxime Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+                <w:t xml:space="preserve">Marc Wangerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vergés</w:t>
+                <w:t xml:space="preserve">Stéphane Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (5), pp.054087. </w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (8), pp.6937-6946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.18.054087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00520-022-07106-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308415v1</w:t>
+                <w:t xml:space="preserve">hal-03665518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Multifunctional Surface Acoustic Wave Sensor for Magnetic Field and Temperature Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Spin-Current Generation in the Multifunctional Ferrimagnet Ga0.6Fe1.4O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Yang</w:t>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prince Mengue</w:t>
+                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harshad Mishra</w:t>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Floer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">Maxime Vergés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202100860⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (5), pp.054087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.18.054087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408499v1</w:t>
+                <w:t xml:space="preserve">hal-04308415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for biliary stent infections in malignant biliary obstruction secondary to unresectable malignancies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
+                <w:t xml:space="preserve">Wireless Multifunctional Surface Acoustic Wave Sensor for Magnetic Field and Temperature Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Puyade</w:t>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pichon</w:t>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Wangerme</w:t>
+                <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Velasco</w:t>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (8), pp.6937-6946. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2100860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-022-07106-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202100860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665518v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Chaos Using Reservoir Computing Approach</w:t>
               </w:r>
@@ -2734,51 +2734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural instabilities of infinite-layer nickelates from first-principles simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3136,51 +3136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocontact vortex oscillators based on Co$_2$MnGe pseudo spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,1501 +3385,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the spin conversion in graphene monolayer epitaxial structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iciar Arnay</w:t>
+                <w:t xml:space="preserve">Spin current transport in hybrid Pt / multifunctional magnetoelectric Ga0.6Fe1.4O3 bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Guedeja-Marron</w:t>
+                <w:t xml:space="preserve">Alberto Anadon-Barcelona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0048612⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (10), pp.4433-4440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372205v1</w:t>
+                <w:t xml:space="preserve">hal-03485345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin current transport in hybrid Pt / multifunctional magnetoelectric Ga0.6Fe1.4O3 bilayers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alberto Anadon-Barcelona</w:t>
+                <w:t xml:space="preserve">Engineering the spin conversion in graphene monolayer epitaxial structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Gudín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Arnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+                <w:t xml:space="preserve">Alejandra Guedeja-Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (10), pp.4433-4440. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.06111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0048612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485345v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Performance Love Wave Magnetic Field Sensors with Temperature Compensation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">Issues in growing Heusler compounds in thin films for spintronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Devolder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2998826⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (24), pp.241102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0014241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865483v1</w:t>
+                <w:t xml:space="preserve">hal-04064714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues in growing Heusler compounds in thin films for spintronic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Guillemard</w:t>
+                <w:t xml:space="preserve">Pattern generation and symbolic dynamics in a nanocontact vortex oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myoung-Woo Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Boulet</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0014241⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14328-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064714v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern generation and symbolic dynamics in a nanocontact vortex oscillator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Létang</w:t>
+                <w:t xml:space="preserve">Enhanced Performance Love Wave Magnetic Field Sensors with Temperature Compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.601. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14328-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2998826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005535v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured Multilayered Surface-Acoustic-Wave Device for Multifunctional Sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Mengue</w:t>
+                <w:t xml:space="preserve">Insight into the structural, elastic and electronic properties of a new orthorhombic 6O-SiC polytype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Orberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.014053⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.7562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64415-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913853v1</w:t>
+                <w:t xml:space="preserve">hal-02899711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Co 2 MnAl x Si 1− x Heusler Compounds as a Model System to Correlate Spin Polarization, Intrinsic Gilbert Damping, and Ultrafast Demagnetization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jon Gorchon</w:t>
+                <w:t xml:space="preserve">Microstructured Multilayered Surface-Acoustic-Wave Device for Multifunctional Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201908357⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.014053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867780v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the structural, elastic and electronic properties of a new orthorhombic 6O-SiC polytype</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+                <w:t xml:space="preserve">Engineering Co 2 MnAl x Si 1− x Heusler Compounds as a Model System to Correlate Spin Polarization, Intrinsic Gilbert Damping, and Ultrafast Demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.7562. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1908357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64415-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201908357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899711v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin–orbit torque switching of a ferromagnet with picosecond electrical pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature compensated magnetic field sensor based on Love waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaushalya Jhuria</w:t>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aldo Ygnacio Arriola Córdova</w:t>
+                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41928-020-00488-3⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.045036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab7857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988288v1</w:t>
+                <w:t xml:space="preserve">hal-02865495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible response of a magnetic surface acoustic wave device with perpendicular magnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+                <w:t xml:space="preserve">Karine Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Mjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 53 (30), pp.305002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6463/ab87c0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature compensated magnetic field sensor based on Love waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harshad Mishra</w:t>
+                <w:t xml:space="preserve">Spin–orbit torque switching of a ferromagnet with picosecond electrical pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushalya Jhuria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Streque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Prince Mengue</w:t>
+                <w:t xml:space="preserve">Akshay Pattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
+                <w:t xml:space="preserve">Aldo Ygnacio Arriola Córdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (4), pp.045036. </w:t>
+              <w:t xml:space="preserve">Nature Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab7857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41928-020-00488-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865495v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of spin Hall angle, spin mixing conductance, and spin diffusion length in CoFeB/Ir for spin-orbitronic devices</w:t>
               </w:r>
@@ -5008,90 +5008,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artifacts in magnetic force microscopy under in-plane applied magnetic field: Magnetic bubble as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Puliafito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 500, pp.166296. </w:t>
@@ -5123,1129 +5123,1129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic versus shape anisotropy in micro-structured magnetostrictive thin films for magnetic surface acoustic wave sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab522d⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360172v1</w:t>
+                <w:t xml:space="preserve">hal-02337703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwan Deb</w:t>
+                <w:t xml:space="preserve">Intrinsic versus shape anisotropy in micro-structured magnetostrictive thin films for magnetic surface acoustic wave sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Popova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Keller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (12), pp.12LT01. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab522d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337703v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Pure Spin-Current Generated by Spin Pumping in Interface-Localized States in Hybrid Metal–Silicon–Metal Vertical Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polycrystalline Co$_2$ Mn-based Heusler thin films with high spin polarization and low magnetic damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Cerqueira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jc Le Breton</w:t>
+                <w:t xml:space="preserve">J. Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03386⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (17), pp.172401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5121614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987996v1</w:t>
+                <w:t xml:space="preserve">hal-04064684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant rectified voltages from magnetization dynamics of an atomically sharp domain wall</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Beaujouan</w:t>
+                <w:t xml:space="preserve">Ultra-low magnetic damping in Co 2 Mn-based Heusler compounds: promising materials for spintronic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Rohart</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab1498⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.064009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.064009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02153243v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Open Database: first interconnected Raman-XRD open-access resource for material identification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576719004229⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.027202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086736v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycrystalline Co$_2$ Mn-based Heusler thin films with high spin polarization and low magnetic damping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Guillemard</w:t>
+                <w:t xml:space="preserve">Giant rectified voltages from magnetization dynamics of an atomically sharp domain wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5121614⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (28), pp.285201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab1498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064684v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02153243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low magnetic damping in Co 2 Mn-based Heusler compounds: promising materials for spintronic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Evidence of Pure Spin-Current Generated by Spin Pumping in Interface-Localized States in Hybrid Metal–Silicon–Metal Vertical Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yin Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.064009⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134870v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Raman Open Database: first interconnected Raman-XRD open-access resource for material identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antanas Vaitkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Merkys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Gražulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (2), pp.027202. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (3), pp.618-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719004229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184539v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos in Magnetic Nanocontact Vortex Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6253,51 +6253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (14), </w:t>
@@ -6478,64 +6478,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myoung-Woo Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7105,51 +7105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge-spin current conversion in high quality epitaxial Fe/Pt systems: Isotropic spin Hall angle along different in-plane crystalline directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7382,77 +7382,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Saglam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carlos Carlos Rojas-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (9), pp.094407. </w:t>
@@ -7484,412 +7484,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086049v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State diagram of a perpendicular magnetic tunnel junction driven by spin transfer torque: A power dissipation approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lavanant</w:t>
+                <w:t xml:space="preserve">Remote microwave monitoring of magnetization switching in CoFeB/Ta/CoFeB spin logic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G L'Vova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Talantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Koplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.061⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (21), pp.212403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4984091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654250v1</w:t>
+                <w:t xml:space="preserve">hal-01654256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote microwave monitoring of magnetization switching in CoFeB/Ta/CoFeB spin logic device</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical spin injection and detection in molybdenum disulfide multilayer channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Koplak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiwen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Laczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4984091⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654256v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical spin injection and detection in molybdenum disulfide multilayer channel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bingshan Tao</w:t>
+                <w:t xml:space="preserve">State diagram of a perpendicular magnetic tunnel junction driven by spin transfer torque: A power dissipation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lavanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. D Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Laczkowski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.14947. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 428, pp.293 - 299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms14947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654269v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocontact based spin torque oscillators with two free layers</w:t>
               </w:r>
@@ -7901,51 +7901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Soucaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-V Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8143,51 +8143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of the domain wall propagation in synthetic ferrimagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8195,51 +8195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111, pp.22407 - 22407. </w:t>
@@ -8411,64 +8411,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perpendicularly magnetized CoFeB multilayers with tunable interlayer exchange for synthetic ferrimagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lavanant-Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8673,874 +8673,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of large light induced voltage in magnetic tunnel junctions grown on semiconductor substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic tunnel transistor with a perpendicular Co/Ni multilayer sputtered on a Si/Cu(1 0 0) Schottky diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Lin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">C Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+                <w:t xml:space="preserve">S Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4939966⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/35/355003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686955v1</w:t>
+                <w:t xml:space="preserve">hal-01654231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical spin injection into GaAs based light emitting diodes using perpendicular magnetic tunnel junction-type spin injector</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Xu</w:t>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Quessab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4945768⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.064412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053668v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic tunnel transistor with a perpendicular Co/Ni multilayer sputtered on a Si/Cu(1 0 0) Schottky diode</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproducible formation of single magnetic bubbles in an array of patterned dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Robert</w:t>
+                <w:t xml:space="preserve">Tao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Puliafito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sala</w:t>
+                <w:t xml:space="preserve">Francois Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lenoble</w:t>
+                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 49 (35), </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/35/355003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/24/245002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654231v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible formation of single magnetic bubbles in an array of patterned dots</w:t>
+                <w:t xml:space="preserve">When precession electron diffraction tomography goes dynamical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vito Puliafito</w:t>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Montaigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
+                <w:t xml:space="preserve">Olivier Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/24/245002⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (a1), pp.s104-s105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273316098466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345414v1</w:t>
+                <w:t xml:space="preserve">hal-02307707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When precession electron diffraction tomography goes dynamical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Origins of large light induced voltage in magnetic tunnel junctions grown on semiconductor substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+                <w:t xml:space="preserve">W. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pérez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053273316098466⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (2), pp.23907 - 23907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4939966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307707v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical spin injection into GaAs based light emitting diodes using perpendicular magnetic tunnel junction-type spin injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philipp Pirro</w:t>
+                <w:t xml:space="preserve">J. Frougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yassine Quessab</w:t>
+                <w:t xml:space="preserve">B. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (6), pp.064412. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (15), pp.152404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4945768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381232v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field SAW sensors based on magnetostrictive-piezoelectric layered structures: FEM modeling and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9630,51 +9630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of all-optical helicity-dependent switching in ferromagnetic Hall crosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M S El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-H Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10391,51 +10391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex Nucleation Phase in Spin Torque Oscillators Based on Nanocontacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joo-Von Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10776,51 +10776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-space fluctuations of effective exchange integrals in high-Tc cuprates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10880,51 +10880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of spin-transfer torque on thermally activated ferromagnetic resonance excitations in magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11023,51 +11023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Bich Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20, pp.455209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11404,103 +11404,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Sensitivity of a Passive RFID Magnetic SAW Sensor Based on Love Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Meistersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Conference on RFID (RFID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cambridge, United Kingdom. pp.1-5, </w:t>
@@ -11538,77 +11538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional MSAW sensor based on Love wave with RFID tags functionalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Meistersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11672,64 +11672,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly sensititive magnetic field SAW sensor on Metglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11800,308 +11800,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Usage of New Reservoir Computing Approach for the Detection of Chaos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Rida Ismail</w:t>
+                <w:t xml:space="preserve">Novel Reservoir Computing Approach for the Detection of Chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavisa Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR SoC2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Daegu, South Korea. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981866v1</w:t>
+                <w:t xml:space="preserve">hal-03981875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Reservoir Computing Approach for the Detection of Chaos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Rida</w:t>
+                <w:t xml:space="preserve">The Usage of New Reservoir Computing Approach for the Detection of Chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rida Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavisa Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque du GDR SoC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SoC2, Jun 2021, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981875v1</w:t>
+                <w:t xml:space="preserve">hal-03981866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional sensor (Magnetic field and temperature) based on Micro-structured and multilayered SAW device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12571,51 +12571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12782,103 +12782,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the magnetic response in magnetic field SAW sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. pp.1-3, </w:t>
@@ -12942,64 +12942,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltouma Ait Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13063,51 +13063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin transfer torque on domain wall state in nanopillar magnetic tunnel junction with perpendicular magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan. Z Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13214,51 +13214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13354,51 +13354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Spin-Current Generation in Bi-Substituted YIG Films with Perpendicular Magnetic Anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rengifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13645,51 +13645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First principles calculation of the phonons modes in the hexagonal $\rm YMnO_3$ ferroelectric and paraelectric phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13752,51 +13752,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du couple de transfert de spin sur les fluctuations magnétiques thermiquement activées dans les jonctions tunnel magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13913,51 +13913,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6165662F"/>
+    <w:nsid w:val="2FE70E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14144,51 +14144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-petit-watelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0697-8929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187519838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05188798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Sahoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akilan K" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Matthews" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pofelski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fra&#241;&#243;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202401038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Arnay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Guerrero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gud&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202418541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04980112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mengue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhgoon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ada859" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3634136" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ampuero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01555" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220815" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244284v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoeffler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2023.2238010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Camarero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.124412" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C. Arango" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Novoa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.075402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamadeh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koujok" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Medlej" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324723500030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Palin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.104203" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pe&#241;a Corredor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schlur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165642" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#233;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.054087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100860" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Puyade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pichon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wangerme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Velasco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07106-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rida" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavisa Jovanovic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3174960" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2022.111541" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Adri&#225;n Carrasco &#193;lvarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Iglesias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023064" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wen Xu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091944" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;tang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.224424" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03399352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Friedel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101174" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guedeja-Marron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048612" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2998826" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064714v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014241" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Woo Yoo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devolder" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14328-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913853v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mishra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014053" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899711v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64415-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865495v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7857" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999938v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.064425" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360172v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab522d" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02153243v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rousseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaujouan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1498" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Vaitkus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Merkys" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Gra&#382;ulis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004229" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064684v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121614" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.064009" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353048v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.147701" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075044v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavanant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Kent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049837" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368909v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144414" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184558v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Kent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034058" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380149v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8111315" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405856v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er Liu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cespedes-Berrocal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044074" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999961v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079236" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S Tarazona" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#8217;vova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Applegate" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.064410" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086049v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Saglam" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.094407" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654250v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.061" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654256v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morgunov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L'Vova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984091" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654269v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14947" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654257v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Soucaille" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-V Kim" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfrini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5627" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654267v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Adam" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993604" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654258v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201606578" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654261v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant-Jambert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654248v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Qiu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyu Ning" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.10.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02053668v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945768" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345414v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/24/245002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307707v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316098466" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875420v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.031" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284020v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Otxoa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P. Radu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thean" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.06.057" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282862v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885354" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636639v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Von Kim" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ruotolo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben M Otxoa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2362" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01456515v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Otxoa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manfrini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687915" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636636v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W van Roy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagae" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.267205" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654234v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Otxoa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2101056" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654232v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Hamida" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousseau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/27002" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528035v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraida Charushnikova" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collison" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cornet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/IC101251A" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421221v2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/67005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997277v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Mestier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.184420" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00343932v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Nguyen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636635v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thirion" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.077203" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906900v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lisnard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b610735d" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26102FBD3B122B786E33527704CA74D5F273F31F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067847v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Meistersheim" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID62091.2024.10582636" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067792v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290588" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067757v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Friedel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850624" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981866v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rida Ismail" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981875v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401735" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413932v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251657" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982183v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14546.68804" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064974v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Bataille" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066240v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066259v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066228v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321448v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233971" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415947v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma Ait Aissa" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.743" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748276v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhiguna Mahendra" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.906710" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961042v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Solis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rengifo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGSHORTPAPERS61879.2024.10576882" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103972v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Sun" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677352v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00293055v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-petit-watelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0697-8929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187519838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Arnay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gud&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202418541" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05188798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Sahoo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akilan K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Matthews" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pofelski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fra&#241;&#243;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202401038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04980112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mengue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhgoon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ada859" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3634136" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ampuero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01555" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220815" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Camarero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.124412" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C. Arango" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Novoa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.075402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Palin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.104203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamadeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koujok" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Medlej" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324723500030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoeffler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2023.2238010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pe&#241;a Corredor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schlur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165642" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Puyade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wangerme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Velasco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07106-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#233;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.054087" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100860" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rida" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavisa Jovanovic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3174960" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2022.111541" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Adri&#225;n Carrasco &#193;lvarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Iglesias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023064" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wen Xu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091944" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;tang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.224424" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03399352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Friedel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101174" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372205v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guedeja-Marron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048612" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064714v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014241" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005535v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Woo Yoo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devolder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14328-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865483v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2998826" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899711v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64415-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mishra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014053" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7857" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999938v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.064425" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360172v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab522d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064684v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121614" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134870v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.064009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02153243v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rousseau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaujouan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1498" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Vaitkus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Merkys" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Gra&#382;ulis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004229" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353048v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.147701" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075044v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavanant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Kent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049837" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368909v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144414" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184558v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Kent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034058" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380149v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8111315" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405856v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er Liu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cespedes-Berrocal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044074" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999961v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079236" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S Tarazona" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#8217;vova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Applegate" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.064410" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086049v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Saglam" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.094407" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654256v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morgunov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L'Vova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984091" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654269v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14947" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654250v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.061" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654257v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Soucaille" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-V Kim" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfrini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5627" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654267v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Adam" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993604" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654258v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201606578" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654261v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant-Jambert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654248v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Qiu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyu Ning" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.10.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345414v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/24/245002" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307707v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316098466" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02053668v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945768" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875420v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.031" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284020v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Otxoa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P. Radu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thean" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.06.057" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282862v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885354" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636639v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Von Kim" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ruotolo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben M Otxoa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2362" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01456515v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Otxoa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manfrini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687915" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636636v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W van Roy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagae" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.267205" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654234v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Otxoa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2101056" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654232v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Hamida" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousseau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/27002" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528035v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraida Charushnikova" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collison" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cornet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/IC101251A" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421221v2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/67005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997277v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Mestier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.184420" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00343932v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Nguyen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636635v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thirion" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.077203" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906900v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lisnard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b610735d" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26102FBD3B122B786E33527704CA74D5F273F31F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067847v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Meistersheim" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID62091.2024.10582636" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067792v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290588" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067757v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Friedel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850624" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981875v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401735" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981866v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rida Ismail" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413932v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251657" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982183v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14546.68804" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064974v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Bataille" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066240v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066259v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066228v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321448v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233971" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415947v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma Ait Aissa" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.743" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748276v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhiguna Mahendra" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.906710" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961042v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Solis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rengifo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGSHORTPAPERS61879.2024.10576882" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103972v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Sun" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677352v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00293055v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>