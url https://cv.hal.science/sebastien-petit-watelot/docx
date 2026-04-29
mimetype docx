--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -190,295 +190,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant and Anisotropic Enhancement of Spin‐Charge Conversion in Graphene‐Based Quantum System</w:t>
+                <w:t xml:space="preserve">Temperature Dependent Spin Dynamics in La&amp;lt;sub&amp;gt;0.67&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.33&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/Pt Bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Anadón</w:t>
+                <w:t xml:space="preserve">Biswajit Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Pezo</w:t>
+                <w:t xml:space="preserve">Akilan K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iciar Arnay</w:t>
+                <w:t xml:space="preserve">Katherine Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Guerrero</w:t>
+                <w:t xml:space="preserve">Alexandre Pofelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián Gudín</w:t>
+                <w:t xml:space="preserve">Alex Frañó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (13), pp.2418541. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202418541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202401038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021881v1</w:t>
+                <w:t xml:space="preserve">hal-05188798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependent Spin Dynamics in La&amp;lt;sub&amp;gt;0.67&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.33&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/Pt Bilayers</w:t>
+                <w:t xml:space="preserve">Giant and Anisotropic Enhancement of Spin‐Charge Conversion in Graphene‐Based Quantum System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biswajit Sahoo</w:t>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akilan K</w:t>
+                <w:t xml:space="preserve">Armando Pezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Matthews</w:t>
+                <w:t xml:space="preserve">Iciar Arnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pofelski</w:t>
+                <w:t xml:space="preserve">Rubén Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Frañó</w:t>
+                <w:t xml:space="preserve">Adrián Gudín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (11), </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (13), pp.2418541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202401038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202418541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188798v1</w:t>
+                <w:t xml:space="preserve">hal-05021881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the sensitivity of Love wave MSAW sensors by magnetoelastic layer thickness variation</w:t>
               </w:r>
@@ -745,51 +745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-induced spin pumping and inverse spin Hall effect in single FePt thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -994,736 +994,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic spin and inverse spin Hall effect in epitaxial (111)-oriented Pt/Co bilayers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscillatory buckling reversal of a weak stripe magnetic texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Camarero</w:t>
+                <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Sarpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.124412⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.789-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21663831.2023.2238010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537763v1</w:t>
+                <w:t xml:space="preserve">hal-04244284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-to-charge conversion by spin pumping in sputtered polycrystalline Bi x Se 1 − x</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Isotropic spin and inverse spin Hall effect in epitaxial (111)-oriented Pt/Co bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Gudín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Won Young Choi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Arnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.075402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.075402⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7 (12), pp.124412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.124412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537744v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the topological insulator behavior of half-Heusler PdYBi and PtYBi (111) epitaxial thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spin-to-charge conversion by spin pumping in sputtered polycrystalline Bi x Se 1 − x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel C. Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+                <w:t xml:space="preserve">Silvestre Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia de Melo</w:t>
+                <w:t xml:space="preserve">van Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Won Young Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7 (10), pp.104203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.104203⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.075402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.075402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411321v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of damping rate amplitude in the synchronization of two coupled oscillators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the topological insulator behavior of half-Heusler PdYBi and PtYBi (111) epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Koujok</w:t>
+                <w:t xml:space="preserve">Victor Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Medlej</w:t>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pirro</w:t>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (01), </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (10), pp.104203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S2010324723500030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.104203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054790v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory buckling reversal of a weak stripe magnetic texture</w:t>
+                <w:t xml:space="preserve">The role of damping rate amplitude in the synchronization of two coupled oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
+                <w:t xml:space="preserve">A. Hamadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Stoeffler</w:t>
+                <w:t xml:space="preserve">A. Koujok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">I. Medlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grassi</w:t>
+                <w:t xml:space="preserve">P. Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Sarpi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (9), pp.789-795. </w:t>
+              <w:t xml:space="preserve">SPIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (01), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21663831.2023.2238010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S2010324723500030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244284v1</w:t>
+                <w:t xml:space="preserve">hal-05054790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin transport properties of spinel vanadate-based heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Peña Corredor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schlur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1928,429 +1928,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for biliary stent infections in malignant biliary obstruction secondary to unresectable malignancies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wireless Multifunctional Surface Acoustic Wave Sensor for Magnetic Field and Temperature Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Puyade</w:t>
+                <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pichon</w:t>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Wangerme</w:t>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Velasco</w:t>
+                <w:t xml:space="preserve">Cécile Floer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-022-07106-2⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2100860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202100860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665518v1</w:t>
+                <w:t xml:space="preserve">hal-03408499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Spin-Current Generation in the Multifunctional Ferrimagnet Ga0.6Fe1.4O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vergés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (5), pp.054087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevapplied.18.054087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Multifunctional Surface Acoustic Wave Sensor for Magnetic Field and Temperature Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Yang</w:t>
+                <w:t xml:space="preserve">Risk factors for biliary stent infections in malignant biliary obstruction secondary to unresectable malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prince Mengue</w:t>
+                <w:t xml:space="preserve">Mathieu Puyade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harshad Mishra</w:t>
+                <w:t xml:space="preserve">Maxime Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Floer</w:t>
+                <w:t xml:space="preserve">Marc Wangerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">Stéphane Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.2100860. </w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (8), pp.6937-6946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admt.202100860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00520-022-07106-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408499v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Chaos Using Reservoir Computing Approach</w:t>
               </w:r>
@@ -2734,51 +2734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural instabilities of infinite-layer nickelates from first-principles simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3136,51 +3136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocontact vortex oscillators based on Co$_2$MnGe pseudo spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,887 +3385,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin current transport in hybrid Pt / multifunctional magnetoelectric Ga0.6Fe1.4O3 bilayers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+                <w:t xml:space="preserve">Engineering the spin conversion in graphene monolayer epitaxial structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Gudín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Arnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Anadon-Barcelona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+                <w:t xml:space="preserve">Alejandra Guedeja-Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00586⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.06111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0048612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485345v1</w:t>
+                <w:t xml:space="preserve">hal-03372205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the spin conversion in graphene monolayer epitaxial structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iciar Arnay</w:t>
+                <w:t xml:space="preserve">Spin current transport in hybrid Pt / multifunctional magnetoelectric Ga0.6Fe1.4O3 bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadon-Barcelona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Guedeja-Marron</w:t>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.06111. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (10), pp.4433-4440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0048612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372205v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues in growing Heusler compounds in thin films for spintronic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Guillemard</w:t>
+                <w:t xml:space="preserve">Enhanced Performance Love Wave Magnetic Field Sensors with Temperature Compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0014241⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2998826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064714v1</w:t>
+                <w:t xml:space="preserve">hal-02865483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern generation and symbolic dynamics in a nanocontact vortex oscillator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Létang</w:t>
+                <w:t xml:space="preserve">Issues in growing Heusler compounds in thin films for spintronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Devolder</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Devolder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14328-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (24), pp.241102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0014241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005535v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Performance Love Wave Magnetic Field Sensors with Temperature Compensation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">Pattern generation and symbolic dynamics in a nanocontact vortex oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myoung-Woo Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2998826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14328-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865483v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the structural, elastic and electronic properties of a new orthorhombic 6O-SiC polytype</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+                <w:t xml:space="preserve">Engineering Co 2 MnAl x Si 1− x Heusler Compounds as a Model System to Correlate Spin Polarization, Intrinsic Gilbert Damping, and Ultrafast Demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64415-4⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1908357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201908357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899711v1</w:t>
+                <w:t xml:space="preserve">hal-02867780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructured Multilayered Surface-Acoustic-Wave Device for Multifunctional Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,279 +4274,279 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.014053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Co 2 MnAl x Si 1− x Heusler Compounds as a Model System to Correlate Spin Polarization, Intrinsic Gilbert Damping, and Ultrafast Demagnetization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jon Gorchon</w:t>
+                <w:t xml:space="preserve">Insight into the structural, elastic and electronic properties of a new orthorhombic 6O-SiC polytype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Orberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1908357. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.7562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201908357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64415-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867780v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature compensated magnetic field sensor based on Love waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid M'Jahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4770,51 +4770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshay Pattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Ygnacio Arriola Córdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5047,51 +5047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Puliafito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 500, pp.166296. </w:t>
@@ -5155,51 +5155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5263,64 +5263,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic versus shape anisotropy in micro-structured magnetostrictive thin films for magnetic surface acoustic wave sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5557,51 +5557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5691,51 +5691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6201,51 +6201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos in Magnetic Nanocontact Vortex Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6253,51 +6253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (14), </w:t>
@@ -6478,64 +6478,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myoung-Woo Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7099,278 +7099,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-spin current conversion in high quality epitaxial Fe/Pt systems: Isotropic spin Hall angle along different in-plane crystalline directions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonmonotonic aftereffect measurements in perpendicular synthetic ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S Tarazona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. L’vova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M J Applegate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5079236⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), pp.064410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.98.064410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999961v1</w:t>
+                <w:t xml:space="preserve">hal-02011615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonmonotonic aftereffect measurements in perpendicular synthetic ferrimagnets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charge-spin current conversion in high quality epitaxial Fe/Pt systems: Isotropic spin Hall angle along different in-plane crystalline directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (6), pp.064410. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.98.064410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5079236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011615v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independence of spin-orbit torques from the exchange bias direction in N i 81 F e 19 / IrMn bilayers</w:t>
               </w:r>
@@ -7382,77 +7382,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Saglam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carlos Carlos Rojas-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (9), pp.094407. </w:t>
@@ -7484,412 +7484,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086049v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote microwave monitoring of magnetization switching in CoFeB/Ta/CoFeB spin logic device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State diagram of a perpendicular magnetic tunnel junction driven by spin transfer torque: A power dissipation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lavanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. D Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Morgunov</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4984091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 428, pp.293 - 299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654256v1</w:t>
+                <w:t xml:space="preserve">hal-01654250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical spin injection and detection in molybdenum disulfide multilayer channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote microwave monitoring of magnetization switching in CoFeB/Ta/CoFeB spin logic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G L'Vova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Talantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiheng Liang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Piotr Laczkowski</w:t>
+                <w:t xml:space="preserve">O Koplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14947⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (21), pp.212403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4984091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654269v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State diagram of a perpendicular magnetic tunnel junction driven by spin transfer torque: A power dissipation approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.D. D Kent</w:t>
+                <w:t xml:space="preserve">Electrical spin injection and detection in molybdenum disulfide multilayer channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiwen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mangin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Piotr Laczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 428, pp.293 - 299. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654250v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocontact based spin torque oscillators with two free layers</w:t>
               </w:r>
@@ -7901,51 +7901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Soucaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-V Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8143,51 +8143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of the domain wall propagation in synthetic ferrimagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8195,51 +8195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111, pp.22407 - 22407. </w:t>
@@ -8411,64 +8411,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perpendicularly magnetized CoFeB multilayers with tunable interlayer exchange for synthetic ferrimagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lavanant-Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8673,831 +8673,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic tunnel transistor with a perpendicular Co/Ni multilayer sputtered on a Si/Cu(1 0 0) Schottky diode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical spin injection into GaAs based light emitting diodes using perpendicular magnetic tunnel junction-type spin injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Vautrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Lu</w:t>
+                <w:t xml:space="preserve">Philippe Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Robert</w:t>
+                <w:t xml:space="preserve">J. Frougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Lenoble</w:t>
+                <w:t xml:space="preserve">B. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/35/355003⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (15), pp.152404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4945768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654231v1</w:t>
+                <w:t xml:space="preserve">hal-02053668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origins of large light induced voltage in magnetic tunnel junctions grown on semiconductor substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yassine Quessab</w:t>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (2), pp.23907 - 23907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4939966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381232v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible formation of single magnetic bubbles in an array of patterned dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic tunnel transistor with a perpendicular Co/Ni multilayer sputtered on a Si/Cu(1 0 0) Schottky diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vito Puliafito</w:t>
+                <w:t xml:space="preserve">S Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Montaigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">G. Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
+                <w:t xml:space="preserve">O. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">, 2016, 49 (35), </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/24/245002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/35/355003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345414v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When precession electron diffraction tomography goes dynamical</w:t>
+                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Quessab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053273316098466⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.064412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307707v1</w:t>
+                <w:t xml:space="preserve">hal-01381232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of large light induced voltage in magnetic tunnel junctions grown on semiconductor substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Xu</w:t>
+                <w:t xml:space="preserve">Reproducible formation of single magnetic bubbles in an array of patterned dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Puliafito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Lin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4939966⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/24/245002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686955v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical spin injection into GaAs based light emitting diodes using perpendicular magnetic tunnel junction-type spin injector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Tao</w:t>
+                <w:t xml:space="preserve">When precession electron diffraction tomography goes dynamical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barate</w:t>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Frougier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renucci</w:t>
+                <w:t xml:space="preserve">Olivier Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Xu</w:t>
+                <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108 (15), pp.152404. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (a1), pp.s104-s105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4945768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2053273316098466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053668v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field SAW sensors based on magnetostrictive-piezoelectric layered structures: FEM modeling and experimental validation</w:t>
               </w:r>
@@ -9630,51 +9630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of all-optical helicity-dependent switching in ferromagnetic Hall crosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M S El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-H Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10391,51 +10391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex Nucleation Phase in Spin Torque Oscillators Based on Nanocontacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joo-Von Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10776,51 +10776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-space fluctuations of effective exchange integrals in high-Tc cuprates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10880,51 +10880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of spin-transfer torque on thermally activated ferromagnetic resonance excitations in magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11023,51 +11023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Bich Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20, pp.455209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11404,103 +11404,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Sensitivity of a Passive RFID Magnetic SAW Sensor Based on Love Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Meistersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Conference on RFID (RFID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cambridge, United Kingdom. pp.1-5, </w:t>
@@ -11538,77 +11538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional MSAW sensor based on Love wave with RFID tags functionalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Meistersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11672,51 +11672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly sensititive magnetic field SAW sensor on Metglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12031,77 +12031,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional sensor (Magnetic field and temperature) based on Micro-structured and multilayered SAW device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12571,51 +12571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12782,51 +12782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the magnetic response in magnetic field SAW sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12834,51 +12834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. pp.1-3, </w:t>
@@ -12942,64 +12942,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltouma Ait Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13063,51 +13063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin transfer torque on domain wall state in nanopillar magnetic tunnel junction with perpendicular magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan. Z Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13214,51 +13214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13354,51 +13354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Spin-Current Generation in Bi-Substituted YIG Films with Perpendicular Magnetic Anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rengifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13645,51 +13645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First principles calculation of the phonons modes in the hexagonal $\rm YMnO_3$ ferroelectric and paraelectric phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13752,51 +13752,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du couple de transfert de spin sur les fluctuations magnétiques thermiquement activées dans les jonctions tunnel magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13913,51 +13913,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FE70E2B"/>
+    <w:nsid w:val="6C624D75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14144,51 +14144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-petit-watelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0697-8929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187519838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Arnay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gud&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202418541" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05188798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Sahoo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akilan K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Matthews" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pofelski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fra&#241;&#243;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202401038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04980112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mengue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhgoon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ada859" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3634136" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ampuero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01555" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220815" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Camarero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.124412" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C. Arango" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Novoa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.075402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Palin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.104203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamadeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koujok" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Medlej" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324723500030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoeffler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2023.2238010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pe&#241;a Corredor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schlur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165642" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Puyade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wangerme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Velasco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07106-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#233;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.054087" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100860" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rida" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavisa Jovanovic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3174960" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2022.111541" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Adri&#225;n Carrasco &#193;lvarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Iglesias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023064" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wen Xu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091944" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;tang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.224424" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03399352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Friedel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101174" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372205v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guedeja-Marron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048612" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064714v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014241" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005535v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Woo Yoo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devolder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14328-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865483v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2998826" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899711v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64415-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mishra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014053" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7857" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999938v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.064425" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360172v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab522d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064684v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121614" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134870v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.064009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02153243v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rousseau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaujouan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1498" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Vaitkus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Merkys" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Gra&#382;ulis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004229" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353048v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.147701" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075044v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavanant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Kent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049837" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368909v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144414" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184558v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Kent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034058" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380149v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8111315" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405856v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er Liu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cespedes-Berrocal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044074" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999961v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079236" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S Tarazona" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#8217;vova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Applegate" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.064410" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086049v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Saglam" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.094407" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654256v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morgunov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L'Vova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984091" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654269v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14947" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654250v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.061" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654257v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Soucaille" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-V Kim" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfrini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5627" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654267v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Adam" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993604" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654258v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201606578" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654261v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant-Jambert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654248v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Qiu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyu Ning" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.10.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345414v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/24/245002" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307707v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316098466" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02053668v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945768" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875420v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.031" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284020v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Otxoa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P. Radu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thean" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.06.057" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282862v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885354" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636639v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Von Kim" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ruotolo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben M Otxoa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2362" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01456515v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Otxoa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manfrini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687915" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636636v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W van Roy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagae" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.267205" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654234v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Otxoa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2101056" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654232v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Hamida" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousseau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/27002" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528035v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraida Charushnikova" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collison" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cornet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/IC101251A" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421221v2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/67005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997277v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Mestier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.184420" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00343932v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Nguyen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636635v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thirion" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.077203" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906900v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lisnard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b610735d" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26102FBD3B122B786E33527704CA74D5F273F31F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067847v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Meistersheim" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID62091.2024.10582636" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067792v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290588" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067757v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Friedel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850624" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981875v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401735" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981866v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rida Ismail" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413932v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251657" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982183v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14546.68804" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064974v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Bataille" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066240v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066259v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066228v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321448v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233971" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415947v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma Ait Aissa" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.743" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748276v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhiguna Mahendra" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.906710" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961042v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Solis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rengifo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGSHORTPAPERS61879.2024.10576882" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103972v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Sun" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677352v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00293055v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-petit-watelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0697-8929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187519838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05188798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Sahoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akilan K" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Matthews" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pofelski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fra&#241;&#243;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202401038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Arnay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Guerrero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gud&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202418541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04980112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mengue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhgoon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ada859" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3634136" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ampuero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01555" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220815" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244284v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoeffler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2023.2238010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Camarero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.124412" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C. Arango" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Novoa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.075402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Palin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.104203" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamadeh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koujok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Medlej" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324723500030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pe&#241;a Corredor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schlur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165642" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100860" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#233;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.054087" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Puyade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pichon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wangerme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Velasco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07106-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rida" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavisa Jovanovic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3174960" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2022.111541" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Adri&#225;n Carrasco &#193;lvarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Iglesias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023064" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wen Xu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091944" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;tang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.224424" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03399352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Friedel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101174" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guedeja-Marron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048612" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2998826" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064714v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014241" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Woo Yoo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devolder" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14328-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913853v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mishra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014053" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899711v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64415-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7857" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999938v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.064425" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360172v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab522d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064684v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121614" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134870v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.064009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02153243v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rousseau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaujouan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1498" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Vaitkus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Merkys" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Gra&#382;ulis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004229" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353048v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.147701" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075044v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavanant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Kent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049837" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368909v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144414" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184558v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Kent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034058" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380149v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8111315" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405856v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er Liu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cespedes-Berrocal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044074" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011615v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S Tarazona" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#8217;vova" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Applegate" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.064410" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999961v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079236" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086049v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Saglam" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.094407" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654250v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.061" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654256v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morgunov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L'Vova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984091" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654269v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14947" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654257v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Soucaille" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-V Kim" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfrini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5627" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654267v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Adam" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993604" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654258v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201606578" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654261v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant-Jambert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654248v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Qiu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyu Ning" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.10.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02053668v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945768" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345414v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/24/245002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307707v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316098466" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875420v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.031" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284020v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Otxoa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P. Radu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thean" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.06.057" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282862v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885354" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636639v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Von Kim" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ruotolo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben M Otxoa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2362" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01456515v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Otxoa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manfrini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687915" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636636v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W van Roy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagae" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.267205" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654234v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Otxoa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2101056" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654232v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Hamida" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousseau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/27002" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528035v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraida Charushnikova" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collison" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cornet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/IC101251A" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421221v2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/67005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997277v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Mestier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.184420" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00343932v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Nguyen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636635v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thirion" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.077203" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906900v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lisnard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b610735d" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26102FBD3B122B786E33527704CA74D5F273F31F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067847v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Meistersheim" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID62091.2024.10582636" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067792v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290588" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067757v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Friedel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850624" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981875v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401735" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981866v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rida Ismail" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413932v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251657" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982183v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14546.68804" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064974v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Bataille" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066240v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066259v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066228v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321448v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233971" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415947v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma Ait Aissa" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.743" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748276v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhiguna Mahendra" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.906710" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961042v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Solis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rengifo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGSHORTPAPERS61879.2024.10576882" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103972v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Sun" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677352v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00293055v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>