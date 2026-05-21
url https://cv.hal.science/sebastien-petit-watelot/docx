--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -190,6845 +190,6845 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependent Spin Dynamics in La&amp;lt;sub&amp;gt;0.67&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.33&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/Pt Bilayers</w:t>
+                <w:t xml:space="preserve">High Sensitivity SAW Magnetic Field Sensor based on a Co&amp;lt;sub&amp;gt;40&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;40&amp;lt;/sub&amp;gt;B&amp;lt;sub&amp;gt;20&amp;lt;/sub&amp;gt; Bilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biswajit Sahoo</w:t>
+                <w:t xml:space="preserve">P. Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akilan K</w:t>
+                <w:t xml:space="preserve">Othmane Marbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Matthews</w:t>
+                <w:t xml:space="preserve">Y. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pofelski</w:t>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Frañó</w:t>
+                <w:t xml:space="preserve">L. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (11), </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (2), pp.1871 - 1879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202401038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3634136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188798v1</w:t>
+                <w:t xml:space="preserve">hal-05389918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant and Anisotropic Enhancement of Spin‐Charge Conversion in Graphene‐Based Quantum System</w:t>
+                <w:t xml:space="preserve">Temperature Dependent Spin Dynamics in La&amp;lt;sub&amp;gt;0.67&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.33&amp;lt;/sub&amp;gt;MnO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/Pt Bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Anadón</w:t>
+                <w:t xml:space="preserve">Biswajit Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Pezo</w:t>
+                <w:t xml:space="preserve">Akilan K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iciar Arnay</w:t>
+                <w:t xml:space="preserve">Katherine Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Guerrero</w:t>
+                <w:t xml:space="preserve">Alexandre Pofelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián Gudín</w:t>
+                <w:t xml:space="preserve">Alex Frañó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (13), pp.2418541. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202418541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202401038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021881v1</w:t>
+                <w:t xml:space="preserve">hal-05188798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the sensitivity of Love wave MSAW sensors by magnetoelastic layer thickness variation</w:t>
+                <w:t xml:space="preserve">Giant and Anisotropic Enhancement of Spin‐Charge Conversion in Graphene‐Based Quantum System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mengue</w:t>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hage-Ali</w:t>
+                <w:t xml:space="preserve">Armando Pezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Iciar Arnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zhgoon</w:t>
+                <w:t xml:space="preserve">Rubén Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">Adrián Gudín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (2), pp.025031. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (13), pp.2418541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ada859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202418541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980112v1</w:t>
+                <w:t xml:space="preserve">hal-05021881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Sensitivity SAW Magnetic Field Sensor based on a Co&amp;lt;sub&amp;gt;40&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;40&amp;lt;/sub&amp;gt;B&amp;lt;sub&amp;gt;20&amp;lt;/sub&amp;gt; Bilayer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Increasing the sensitivity of Love wave MSAW sensors by magnetoelastic layer thickness variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Othmane Marbouh</w:t>
+                <w:t xml:space="preserve">S. Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">S. Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Badie</w:t>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (2), pp.1871 - 1879. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (2), pp.025031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3634136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ada859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389918v1</w:t>
+                <w:t xml:space="preserve">hal-04980112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-induced spin pumping and inverse spin Hall effect in single FePt thin films</w:t>
+                <w:t xml:space="preserve">Spin injection at MgB2-superconductor/ferromagnet interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Ampuero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Anadón</w:t>
+                <w:t xml:space="preserve">Corentin Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Damas</w:t>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Ludovic Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (11), pp.8298-8308. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (10), pp.102601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0220815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961024v1</w:t>
+                <w:t xml:space="preserve">hal-04716631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin injection at MgB2-superconductor/ferromagnet interface</w:t>
+                <w:t xml:space="preserve">Self-induced spin pumping and inverse spin Hall effect in single FePt thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Pfaff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">José Luis Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Andrieu</w:t>
+                <w:t xml:space="preserve">Héloïse Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Pasquier</w:t>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 125 (10), pp.102601. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (11), pp.8298-8308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0220815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716631v1</w:t>
+                <w:t xml:space="preserve">hal-04961024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory buckling reversal of a weak stripe magnetic texture</w:t>
+                <w:t xml:space="preserve">Spin transport properties of spinel vanadate-based heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
+                <w:t xml:space="preserve">Antonio Peña Corredor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Stoeffler</w:t>
+                <w:t xml:space="preserve">Laurent Schlur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hehn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brice Sarpi</w:t>
+                <w:t xml:space="preserve">Jérôme Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21663831.2023.2238010⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0165642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244284v1</w:t>
+                <w:t xml:space="preserve">hal-04537759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic spin and inverse spin Hall effect in epitaxial (111)-oriented Pt/Co bilayers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rubén Guerrero</w:t>
+                <w:t xml:space="preserve">Interfacial engineering of ferromagnetism in wafer-scale van der Waals Fe4GeTe2 far above room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hangtian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haichang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Camarero</w:t>
+                <w:t xml:space="preserve">Zongxia Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peichen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.124412⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.2483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-37917-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537763v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-to-charge conversion by spin pumping in sputtered polycrystalline Bi x Se 1 − x</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of damping rate amplitude in the synchronization of two coupled oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Tuong Pham</w:t>
+                <w:t xml:space="preserve">Alexandre Abbass Hamadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Won Young Choi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abbas Koujok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israa Medlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.075402⟩</w:t>
+              <w:t xml:space="preserve">SPIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (01), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2010324723500030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537744v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the topological insulator behavior of half-Heusler PdYBi and PtYBi (111) epitaxial thin films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscillatory buckling reversal of a weak stripe magnetic texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia de Melo</w:t>
+                <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Sarpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.104203⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.789-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21663831.2023.2238010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411321v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of damping rate amplitude in the synchronization of two coupled oscillators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Pirro</w:t>
+                <w:t xml:space="preserve">Isotropic spin and inverse spin Hall effect in epitaxial (111)-oriented Pt/Co bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Gudín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Arnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julio Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (01), </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (12), pp.124412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S2010324723500030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.124412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054790v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin transport properties of spinel vanadate-based heterostructures</w:t>
+                <w:t xml:space="preserve">Spin-to-charge conversion by spin pumping in sputtered polycrystalline Bi x Se 1 − x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Peña Corredor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Isabel C. Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schlur</w:t>
+                <w:t xml:space="preserve">Silvestre Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Damas</w:t>
+                <w:t xml:space="preserve">van Tuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Won Young Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0165642⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.075402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.075402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537759v1</w:t>
+                <w:t xml:space="preserve">hal-04537744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial engineering of ferromagnetism in wafer-scale van der Waals Fe4GeTe2 far above room temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the topological insulator behavior of half-Heusler PdYBi and PtYBi (111) epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haichang Lu</w:t>
+                <w:t xml:space="preserve">Victor Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongxia Guo</w:t>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ang Li</w:t>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peichen Wu</w:t>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.2483. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (10), pp.104203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-37917-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.104203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106198v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Multifunctional Surface Acoustic Wave Sensor for Magnetic Field and Temperature Monitoring</w:t>
+                <w:t xml:space="preserve">Field-free current-induced magnetization switching in GdFeCo: A competition between spin–orbit torques and Oersted fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Yang</w:t>
+                <w:t xml:space="preserve">Jean-Loïs Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prince Mengue</w:t>
+                <w:t xml:space="preserve">Yassine Quessab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harshad Mishra</w:t>
+                <w:t xml:space="preserve">Jun-Wen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Floer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">Maxime Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202100860⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (8), pp.083903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0091944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408499v1</w:t>
+                <w:t xml:space="preserve">hal-04370022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Spin-Current Generation in the Multifunctional Ferrimagnet Ga0.6Fe1.4O3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Anadón</w:t>
+                <w:t xml:space="preserve">Structural instabilities of infinite-layer nickelates from first-principles simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Martin</w:t>
+                <w:t xml:space="preserve">Lucia Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
+                <w:t xml:space="preserve">Manuel C Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vergés</w:t>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.18.054087⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.023064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.023064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308415v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for biliary stent infections in malignant biliary obstruction secondary to unresectable malignancies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
+                <w:t xml:space="preserve">Wireless Multifunctional Surface Acoustic Wave Sensor for Magnetic Field and Temperature Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Puyade</w:t>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pichon</w:t>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Wangerme</w:t>
+                <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Velasco</w:t>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (8), pp.6937-6946. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2100860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-022-07106-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202100860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665518v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Chaos Using Reservoir Computing Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Spin-Current Generation in the Multifunctional Ferrimagnet Ga0.6Fe1.4O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Rida</w:t>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slavisa Jovanovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Rabah</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vergés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3174960⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (5), pp.054087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.18.054087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981818v1</w:t>
+                <w:t xml:space="preserve">hal-04308415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrimagnet GdFeCo Characterization for Spin‐Orbitronics: Large Field‐Like and Damping‐Like Torques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Anadon</w:t>
+                <w:t xml:space="preserve">Risk factors for biliary stent infections in malignant biliary obstruction secondary to unresectable malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Céspedes-Berrocal</w:t>
+                <w:t xml:space="preserve">Mathieu Puyade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junior Alegre-Saenz</w:t>
+                <w:t xml:space="preserve">Maxime Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loïs Bello</w:t>
+                <w:t xml:space="preserve">Marc Wangerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.202200035⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (8), pp.6937-6946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-022-07106-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858944v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman investigations and ab initio calculations of natural diamond-lonsdaleite originating from New Caledonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Chaos Using Reservoir Computing Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beate Orberger</w:t>
+                <w:t xml:space="preserve">Ali Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+                <w:t xml:space="preserve">Slavisa Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hassan Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2022.111541⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.52686-52699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3174960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796778v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural instabilities of infinite-layer nickelates from first-principles simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferrimagnet GdFeCo Characterization for Spin‐Orbitronics: Large Field‐Like and Damping‐Like Torques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Adrián Carrasco Álvarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
+                <w:t xml:space="preserve">David Céspedes-Berrocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Iglesias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Varignon</w:t>
+                <w:t xml:space="preserve">Junior Alegre-Saenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïs Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.023064⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 16 (6), pp.2200035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.202200035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651506v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-free current-induced magnetization switching in GdFeCo: A competition between spin–orbit torques and Oersted fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loïs Bello</w:t>
+                <w:t xml:space="preserve">Raman investigations and ab initio calculations of natural diamond-lonsdaleite originating from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Quessab</w:t>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun-Wen Xu</w:t>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vergès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Damas</w:t>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132 (8), pp.083903. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 559, pp.111541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0091944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2022.111541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370022v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-induced spin torques on single GdFeCo magnetic layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Céspedes-Berrocal</w:t>
+                <w:t xml:space="preserve">Spin current transport in hybrid Pt / multifunctional magnetoelectric Ga0.6Fe1.4O3 bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heloïse Damas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Alberto Anadon-Barcelona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Maccariello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ping Tang</w:t>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202007047⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (10), pp.4433-4440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144856v1</w:t>
+                <w:t xml:space="preserve">hal-03485345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocontact vortex oscillators based on Co$_2$MnGe pseudo spin valves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Rontani</w:t>
+                <w:t xml:space="preserve">Engineering the spin conversion in graphene monolayer epitaxial structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Gudín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Arnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Guedeja-Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.224424⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.06111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0048612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267354v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling transport properties of Co2MnSi Heusler epitaxial thin films with ultra-low magnetic damping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
+                <w:t xml:space="preserve">Current-induced spin torques on single GdFeCo magnetic layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Céspedes-Berrocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloïse Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maccariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2021.101174⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202007047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399352v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the spin conversion in graphene monolayer epitaxial structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Guedeja-Marron</w:t>
+                <w:t xml:space="preserve">Nanocontact vortex oscillators based on Co$_2$MnGe pseudo spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0048612⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (22), pp.224424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.224424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372205v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin current transport in hybrid Pt / multifunctional magnetoelectric Ga0.6Fe1.4O3 bilayers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+                <w:t xml:space="preserve">Unveiling transport properties of Co2MnSi Heusler epitaxial thin films with ultra-low magnetic damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Friedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Anadon-Barcelona</w:t>
+                <w:t xml:space="preserve">V. Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+                <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (10), pp.4433-4440. </w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.101174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2021.101174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485345v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Performance Love Wave Magnetic Field Sensors with Temperature Compensation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Artifacts in magnetic force microscopy under in-plane applied magnetic field: Magnetic bubble as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Puliafito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2998826⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 500, pp.166296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.166296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865483v1</w:t>
+                <w:t xml:space="preserve">hal-02901555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issues in growing Heusler compounds in thin films for spintronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 128 (24), pp.241102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0014241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern generation and symbolic dynamics in a nanocontact vortex oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myoung-Woo Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-14328-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Co 2 MnAl x Si 1− x Heusler Compounds as a Model System to Correlate Spin Polarization, Intrinsic Gilbert Damping, and Ultrafast Demagnetization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jon Gorchon</w:t>
+                <w:t xml:space="preserve">Enhanced Performance Love Wave Magnetic Field Sensors with Temperature Compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2998826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201908357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02867780v1</w:t>
+                <w:t xml:space="preserve">hal-02865483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructured Multilayered Surface-Acoustic-Wave Device for Multifunctional Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.014053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the structural, elastic and electronic properties of a new orthorhombic 6O-SiC polytype</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+                <w:t xml:space="preserve">Engineering Co 2 MnAl x Si 1− x Heusler Compounds as a Model System to Correlate Spin Polarization, Intrinsic Gilbert Damping, and Ultrafast Demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1908357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201908357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64415-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899711v1</w:t>
+                <w:t xml:space="preserve">hal-02867780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature compensated magnetic field sensor based on Love waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
+                <w:t xml:space="preserve">Insight into the structural, elastic and electronic properties of a new orthorhombic 6O-SiC polytype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Orberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab7857⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.7562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64415-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865495v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible response of a magnetic surface acoustic wave device with perpendicular magnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Mjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 53 (30), pp.305002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6463/ab87c0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin–orbit torque switching of a ferromagnet with picosecond electrical pulses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaushalya Jhuria</w:t>
+                <w:t xml:space="preserve">Temperature compensated magnetic field sensor based on Love waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akshay Pattabi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aldo Ygnacio Arriola Córdova</w:t>
+                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41928-020-00488-3⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.045036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab7857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988288v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of spin Hall angle, spin mixing conductance, and spin diffusion length in CoFeB/Ir for spin-orbitronic devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin–orbit torque switching of a ferromagnet with picosecond electrical pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushalya Jhuria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fache</w:t>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Rojas-Sánchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Badie</w:t>
+                <w:t xml:space="preserve">Akshay Pattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mangin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aldo Ygnacio Arriola Córdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102, </w:t>
+              <w:t xml:space="preserve">Nature Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.102.064425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41928-020-00488-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999938v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifacts in magnetic force microscopy under in-plane applied magnetic field: Magnetic bubble as a case study</w:t>
+                <w:t xml:space="preserve">Determination of spin Hall angle, spin mixing conductance, and spin diffusion length in CoFeB/Ir for spin-orbitronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Cinar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">T. Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Montaigne</w:t>
+                <w:t xml:space="preserve">J Rojas-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vito Puliafito</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 500, pp.166296. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.166296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.102.064425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901555v1</w:t>
+                <w:t xml:space="preserve">hal-02999938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
+                <w:t xml:space="preserve">Strain-Enhanced Charge-to-Spin Conversion in Ta/Fe/Pt Multilayers Grown on Flexible Mica Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Deb</w:t>
+                <w:t xml:space="preserve">Er Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Popova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">D Cespedes-Berrocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Keller</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Zhi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337703v1</w:t>
+                <w:t xml:space="preserve">hal-02405856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic versus shape anisotropy in micro-structured magnetostrictive thin films for magnetic surface acoustic wave sensors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giant rectified voltages from magnetization dynamics of an atomically sharp domain wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
+                <w:t xml:space="preserve">O Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+                <w:t xml:space="preserve">D Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab522d⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (28), pp.285201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab1498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360172v1</w:t>
+                <w:t xml:space="preserve">cea-02153243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycrystalline Co$_2$ Mn-based Heusler thin films with high spin polarization and low magnetic damping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Evidence of Pure Spin-Current Generated by Spin Pumping in Interface-Localized States in Hybrid Metal–Silicon–Metal Vertical Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yin Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5121614⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04064684v1</w:t>
+                <w:t xml:space="preserve">hal-01987996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low magnetic damping in Co 2 Mn-based Heusler compounds: promising materials for spintronic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Raman Open Database: first interconnected Raman-XRD open-access resource for material identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antanas Vaitkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Merkys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulius Gražulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.064009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (3), pp.618-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719004229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134870v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184539v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant rectified voltages from magnetization dynamics of an atomically sharp domain wall</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Rohart</w:t>
+                <w:t xml:space="preserve">Intrinsic versus shape anisotropy in micro-structured magnetostrictive thin films for magnetic surface acoustic wave sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab1498⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (12), pp.12LT01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab522d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02153243v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Pure Spin-Current Generated by Spin Pumping in Interface-Localized States in Hybrid Metal–Silicon–Metal Vertical Structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jc Le Breton</w:t>
+                <w:t xml:space="preserve">Polycrystalline Co$_2$ Mn-based Heusler thin films with high spin polarization and low magnetic damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03386⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (17), pp.172401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5121614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987996v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Open Database: first interconnected Raman-XRD open-access resource for material identification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+                <w:t xml:space="preserve">Ultra-low magnetic damping in Co 2 Mn-based Heusler compounds: promising materials for spintronic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.064009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.064009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576719004229⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02086736v1</w:t>
+                <w:t xml:space="preserve">hal-02134870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos in Magnetic Nanocontact Vortex Oscillators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (14), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.147701⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.027202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353048v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased energy efficiency spin-torque switching of magnetic tunnel junction devices with a higher order perpendicular magnetic anisotropy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Chaos in Magnetic Nanocontact Vortex Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devolder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rontani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 114, </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5049837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.147701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075044v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation and phase-locking in nanocontact vortex oscillators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Increased energy efficiency spin-torque switching of magnetic tunnel junction devices with a higher order perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lavanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.144414⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5049837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368909v1</w:t>
+                <w:t xml:space="preserve">hal-02075044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Magnetization Switching in Perpendicular Magnetic Tunnel Junctions: Role of the Synthetic Antiferromagnet’s Fringe Field</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modulation and phase-locking in nanocontact vortex oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.D. D Kent</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myoung-Woo Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devolder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034058⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (14), pp.144414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.144414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184558v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Reservoir Computing for the Modeling of Nano-Contact Vortex Oscillator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Asymmetric Magnetization Switching in Perpendicular Magnetic Tunnel Junctions: Role of the Synthetic Antiferromagnet’s Fringe Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lavanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lomakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. D Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics8111315⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380149v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-Enhanced Charge-to-Spin Conversion in Ta/Fe/Pt Multilayers Grown on Flexible Mica Substrate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Application of Reservoir Computing for the Modeling of Nano-Contact Vortex Oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavisa Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.1315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics8111315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405856v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Thermal Reading of Magnetic States in Hall Crosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7099,278 +7099,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonmonotonic aftereffect measurements in perpendicular synthetic ferrimagnets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charge-spin current conversion in high quality epitaxial Fe/Pt systems: Isotropic spin Hall angle along different in-plane crystalline directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.98.064410⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5079236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011615v1</w:t>
+                <w:t xml:space="preserve">hal-02999961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-spin current conversion in high quality epitaxial Fe/Pt systems: Isotropic spin Hall angle along different in-plane crystalline directions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonmonotonic aftereffect measurements in perpendicular synthetic ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S Tarazona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. L’vova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M J Applegate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 113, </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), pp.064410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5079236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.98.064410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999961v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independence of spin-orbit torques from the exchange bias direction in N i 81 F e 19 / IrMn bilayers</w:t>
               </w:r>
@@ -7382,77 +7382,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Saglam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carlos Carlos Rojas-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (9), pp.094407. </w:t>
@@ -7484,6251 +7484,6251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086049v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State diagram of a perpendicular magnetic tunnel junction driven by spin transfer torque: A power dissipation approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MEMS-based fabrication of high-performance inductors with back hollow structure and ferromagnetic film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mangin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houfang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochuan Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyu Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.061⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168, pp.5 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654250v1</w:t>
+                <w:t xml:space="preserve">hal-01654248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote microwave monitoring of magnetization switching in CoFeB/Ta/CoFeB spin logic device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Perpendicularly magnetized CoFeB multilayers with tunable interlayer exchange for synthetic ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lavanant-Jambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4984091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 432, pp.260 - 265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654256v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical spin injection and detection in molybdenum disulfide multilayer channel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State diagram of a perpendicular magnetic tunnel junction driven by spin transfer torque: A power dissipation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lavanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. D Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14947⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 428, pp.293 - 299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654269v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocontact based spin torque oscillators with two free layers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote microwave monitoring of magnetization switching in CoFeB/Ta/CoFeB spin logic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-V Kim</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">R Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G L'Vova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Talantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Koplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Manfrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa5627⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (21), pp.212403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4984091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654257v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unipolar and Bipolar High-Magnetic-Field Sensors Based on Surface Acoustic Wave Resonators</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical spin injection and detection in molybdenum disulfide multilayer channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mjahed</w:t>
+                <w:t xml:space="preserve">Huaiwen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Laczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.024001⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686932v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of the domain wall propagation in synthetic ferrimagnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Unipolar and Bipolar High-Magnetic-Field Sensors Based on Surface Acoustic Wave Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4993604⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654267v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing a Device's Active Atoms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanocontact based spin torque oscillators with two free layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Urbain</w:t>
+                <w:t xml:space="preserve">R Soucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-V Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Devolder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manfrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201606578⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa5627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654258v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpendicularly magnetized CoFeB multilayers with tunable interlayer exchange for synthetic ferrimagnets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Inversion of the domain wall propagation in synthetic ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Meyer</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tao</w:t>
+                <w:t xml:space="preserve">J.-P Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.02.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.22407 - 22407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4993604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654261v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS-based fabrication of high-performance inductors with back hollow structure and ferromagnetic film</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing a Device's Active Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houfang Liu</w:t>
+                <w:t xml:space="preserve">Michał Studniarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haochuan Qiu</w:t>
+                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyu Ning</w:t>
+                <w:t xml:space="preserve">Filip Schleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Yang</w:t>
+                <w:t xml:space="preserve">Beata Taudul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2016.10.005⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (19), pp.1606578 - 1606578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201606578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654248v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical spin injection into GaAs based light emitting diodes using perpendicular magnetic tunnel junction-type spin injector</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical characterization of all-optical helicity-dependent switching in ferromagnetic Hall crosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Frougier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renucci</w:t>
+                <w:t xml:space="preserve">M S El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Xu</w:t>
+                <w:t xml:space="preserve">C.-H Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 108 (15), pp.152404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4945768⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 108, pp.92405 - 153905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053668v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of large light induced voltage in magnetic tunnel junctions grown on semiconductor substrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Reproducible formation of single magnetic bubbles in an array of patterned dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Puliafito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4939966⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/24/245002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686955v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic tunnel transistor with a perpendicular Co/Ni multilayer sputtered on a Si/Cu(1 0 0) Schottky diode</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When precession electron diffraction tomography goes dynamical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sala</w:t>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lenoble</w:t>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/35/355003⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (a1), pp.s104-s105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273316098466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654231v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yassine Quessab</w:t>
+                <w:t xml:space="preserve">Electrical spin injection into GaAs based light emitting diodes using perpendicular magnetic tunnel junction-type spin injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (15), pp.152404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4945768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381232v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible formation of single magnetic bubbles in an array of patterned dots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Origins of large light induced voltage in magnetic tunnel junctions grown on semiconductor substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/24/245002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (2), pp.23907 - 23907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4939966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345414v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When precession electron diffraction tomography goes dynamical</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic tunnel transistor with a perpendicular Co/Ni multilayer sputtered on a Si/Cu(1 0 0) Schottky diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pérez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
+                <w:t xml:space="preserve">C Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+                <w:t xml:space="preserve">S Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053273316098466⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/35/355003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307707v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field SAW sensors based on magnetostrictive-piezoelectric layered structures: FEM modeling and experimental validation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergei Zhgoon</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Quessab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2015.10.031⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.064412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875420v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of all-optical helicity-dependent switching in ferromagnetic Hall crosses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic field SAW sensors based on magnetostrictive-piezoelectric layered structures: FEM modeling and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-H Lambert</w:t>
+                <w:t xml:space="preserve">Meriem Elhosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bergeard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Laurent Bouvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4943107⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 240, pp.41 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2015.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686954v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical influence of vortex-antivortex pairs in magnetic vortex oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. M. Otxoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Manfrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. P. Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 394, pp.292-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing epitaxial Co1.5Fe1.5Ge(001) electrodes in MgO-based magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Neggache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104 (25), pp.252412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4885354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commensurability and chaos in magnetic vortex oscillations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Understanding Nanoscale Temperature Gradients in Magnetic Nanocontacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Ruotolo</w:t>
+                <w:t xml:space="preserve">R M Otxoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manfrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben M Otxoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+                <w:t xml:space="preserve">W van Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lagae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHYS2362⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (26), pp.267205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.267205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636639v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of magnetic nanocontact devices computed using finite-element simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Commensurability and chaos in magnetic vortex oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Manfrini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joo-Von Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ruotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben M Otxoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3687915⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (9), pp.682-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHYS2362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456515v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Nanoscale Temperature Gradients in Magnetic Nanocontacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Electrical properties of magnetic nanocontact devices computed using finite-element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R M Otxoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Manfrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.267205⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.83507 - 153906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3687915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636636v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex Nucleation Phase in Spin Torque Oscillators Based on Nanocontacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joo-Von Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Otxoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (6), pp.1595 - 1598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2101056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive domain wall resistance in atomic-sized constrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94 (2), pp.27002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/94/27002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reaction Chemistry of Plutonyl(VI) Chloride Complexes with Triphenyl Phosphineoxide and Triphenyl Phosphinimine †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iraida Charushnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Collison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (20), pp.9554-9562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/IC101251A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02528035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-space fluctuations of effective exchange integrals in high-Tc cuprates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (6), pp.67005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/87/67005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of spin-transfer torque on thermally activated ferromagnetic resonance excitations in magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Diény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Mestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (18), pp.184420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.184420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic and electronic structure of silicon nanocrystals embedded in a silica matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Bich Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20, pp.455209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00343932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-Torque Influence on the High-Frequency Magnetization Fluctuations in Magnetic Tunnel Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Ebels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98 (7), pp.077203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.077203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterizations of cyclic octanuclear mixed-valence vanadium( iv , v ) clusters with polyoxometalate counterions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mialane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43, pp.5141 - 5148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b610735d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal Spin-Current Generation in Bi-Substituted YIG Films with Perpendicular Magnetic Anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rengifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Santiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rio de Janeiro, France. IEEE, pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTERMAGSHORTPAPERS61879.2024.10576882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domain wall ,stabilization on magnetic tunnel junction with perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lavanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Z. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Nanomaterials - MSnows 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Sensitivity of a Passive RFID Magnetic SAW Sensor Based on Love Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Meistersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Conference on RFID (RFID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cambridge, United Kingdom. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RFID62091.2024.10582636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional MSAW sensor based on Love wave with RFID tags functionalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Meistersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.154-157, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RFID-TA58140.2023.10290588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly sensititive magnetic field SAW sensor on Metglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Friedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Reservoir Computing Approach for the Detection of Chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavisa Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Daegu, South Korea. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Usage of New Reservoir Computing Approach for the Detection of Chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rida Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavisa Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR SoC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SoC2, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional sensor (Magnetic field and temperature) based on Micro-structured and multilayered SAW device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Nano-Contact Vortex Oscillator Using Recurrent Neural Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Co$_2$ Mn-based Heusler compounds for spintronics: Chemical order and interplay between the magnetic damping and the underlying electronic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque National du GDR SOC2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Louis Néel XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982183v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic, magnetic and structural properties of epitaxial Co2MnZ (Z=Al, Si, Ga, Ge, Sn, Sb) Heusler compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modeling of Nano-Contact Vortex Oscillator Using Recurrent Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavisa Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th annual conference on Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13ème Colloque National du GDR SOC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.14546.68804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064974v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co$_2$ Mn-based Heusler compounds for spintronics: Chemical order and interplay between the magnetic damping and the underlying electronic structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Electronic, magnetic and structural properties of epitaxial Co2MnZ (Z=Al, Si, Ga, Ge, Sn, Sb) Heusler compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Louis Néel XIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">64th annual conference on Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Las Vegas (NV), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066240v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobalt-based Heusler alloys for spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M-SNOWS 2018 - Magnetic Single Nano-Object Workshop &amp; School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Sep 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial cobalt-based Heusler alloys for spintronic applications: Elaboration, structural and magnetic investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GP-SPIN : Prospects of future Spintronics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tohoku University, Oct 2017, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the magnetic response in magnetic field SAW sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8233971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Multilayer Piezo-magnetic SAW Delay Line for Magnetic Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltouma Ait Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Freiburg (Allemagne), France. pp.870 - 873, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin transfer torque on domain wall state in nanopillar magnetic tunnel junction with perpendicular magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan. Z Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International French-US Workshop: "Toward low power spintronic devices"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated inspection of tubular material based on magnetic particle inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhiguna Mahendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing: Machine Vision Applications V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, France. pp.10.1117/12.906710, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.906710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748276v1</w:t>
-              </w:r>
-[...289 lines deleted...]
-                <w:t xml:space="preserve">hal-01103972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First principles calculation of the phonons modes in the hexagonal $\rm YMnO_3$ ferroelectric and paraelectric phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13738,114 +13738,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du couple de transfert de spin sur les fluctuations magnétiques thermiquement activées dans les jonctions tunnel magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00293055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId496"/>
+      <w:footerReference w:type="default" r:id="rId497"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13913,51 +13913,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C624D75"/>
+    <w:nsid w:val="0587CA98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14144,51 +14144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-petit-watelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0697-8929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187519838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05188798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Sahoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akilan K" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Matthews" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pofelski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fra&#241;&#243;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202401038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Arnay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Guerrero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gud&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202418541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04980112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mengue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhgoon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ada859" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3634136" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ampuero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01555" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220815" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244284v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoeffler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2023.2238010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Camarero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.124412" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C. Arango" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Novoa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.075402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Palin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.104203" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamadeh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koujok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Medlej" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324723500030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pe&#241;a Corredor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schlur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165642" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100860" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#233;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.054087" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Puyade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pichon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wangerme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Velasco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07106-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rida" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavisa Jovanovic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3174960" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2022.111541" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Adri&#225;n Carrasco &#193;lvarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Iglesias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023064" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wen Xu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091944" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;tang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.224424" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03399352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Friedel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101174" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guedeja-Marron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048612" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2998826" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064714v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014241" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Woo Yoo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devolder" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14328-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913853v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mishra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014053" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899711v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64415-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7857" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999938v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.064425" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360172v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab522d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064684v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121614" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134870v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.064009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02153243v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rousseau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaujouan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1498" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Vaitkus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Merkys" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Gra&#382;ulis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004229" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353048v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.147701" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075044v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavanant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Kent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049837" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368909v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144414" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184558v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Kent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034058" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380149v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8111315" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405856v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er Liu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cespedes-Berrocal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044074" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011615v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S Tarazona" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#8217;vova" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Applegate" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.064410" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999961v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079236" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086049v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Saglam" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.094407" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654250v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.061" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654256v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morgunov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L'Vova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984091" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654269v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14947" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654257v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Soucaille" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-V Kim" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfrini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5627" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654267v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Adam" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993604" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654258v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201606578" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654261v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant-Jambert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654248v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Qiu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyu Ning" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.10.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02053668v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945768" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345414v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/24/245002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307707v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316098466" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875420v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.031" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284020v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Otxoa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P. Radu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thean" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.06.057" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282862v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885354" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636639v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Von Kim" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ruotolo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben M Otxoa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2362" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01456515v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Otxoa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manfrini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687915" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636636v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W van Roy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagae" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.267205" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654234v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Otxoa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2101056" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654232v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Hamida" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousseau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/27002" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528035v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraida Charushnikova" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collison" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cornet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/IC101251A" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421221v2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/67005" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997277v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Mestier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.184420" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00343932v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Nguyen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636635v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thirion" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.077203" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906900v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lisnard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b610735d" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26102FBD3B122B786E33527704CA74D5F273F31F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067847v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Meistersheim" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID62091.2024.10582636" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067792v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290588" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067757v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Friedel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850624" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981875v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401735" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981866v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rida Ismail" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413932v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251657" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982183v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14546.68804" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064974v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Bataille" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066240v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066259v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066228v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321448v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233971" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415947v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma Ait Aissa" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.743" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748276v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhiguna Mahendra" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.906710" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961042v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Solis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rengifo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGSHORTPAPERS61879.2024.10576882" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103972v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Sun" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677352v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00293055v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-petit-watelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0697-8929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187519838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389918v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mengue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3634136" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05188798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Sahoo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akilan K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Matthews" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pofelski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fra&#241;&#243;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202401038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Arnay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Guerrero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gud&#237;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202418541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04980112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhgoon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ada859" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ampuero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01555" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pe&#241;a Corredor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schlur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abbass Hamadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Koujok" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Medlej" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324723500030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoeffler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grassi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2023.2238010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Camarero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.124412" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C. Arango" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Novoa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuong Pham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.075402" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Palin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.104203" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370022v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wen Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091944" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651506v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Adri&#225;n Carrasco &#193;lvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Iglesias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023064" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100860" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#233;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.18.054087" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Puyade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wangerme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Velasco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07106-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981818v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavisa Jovanovic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3174960" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2022.111541" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon-Barcelona" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00586" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guedeja-Marron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048612" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267354v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my L&#233;tang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.224424" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03399352v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Friedel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101174" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064714v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014241" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005535v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Woo Yoo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devolder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14328-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865483v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2998826" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mishra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014053" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64415-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865495v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7857" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999938v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.064425" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405856v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Er Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cespedes-Berrocal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044074" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02153243v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Rousseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaujouan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab1498" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086736v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Vaitkus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Merkys" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Gra&#382;ulis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004229" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360172v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab522d" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064684v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121614" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134870v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.064009" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.147701" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075044v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lavanant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Kent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049837" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368909v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144414" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184558v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Kent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034058" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380149v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8111315" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02999961v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079236" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S Tarazona" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#8217;vova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Applegate" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.064410" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086049v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Saglam" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.094407" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654248v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Qiu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyu Ning" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.10.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654261v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamadeh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant-Jambert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tao" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654250v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.061" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654256v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morgunov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L'Vova" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984091" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654269v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Laczkowski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14947" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654257v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Soucaille" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-V Kim" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfrini" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5627" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654267v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Adam" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993604" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654258v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201606578" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345414v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/24/245002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307707v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316098466" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02053668v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945768" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875420v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.031" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284020v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Otxoa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P. Radu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thean" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.06.057" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282862v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885354" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636636v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Otxoa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W van Roy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagae" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.267205" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636639v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Von Kim" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ruotolo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben M Otxoa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2362" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01456515v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manfrini" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687915" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654234v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Otxoa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2101056" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654232v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Hamida" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousseau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/27002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528035v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraida Charushnikova" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collison" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cornet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/IC101251A" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421221v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/67005" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997277v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baraduc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Mestier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.184420" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00343932v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Nguyen" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636635v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thirion" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.077203" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906900v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lisnard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolbecq" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b610735d" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26102FBD3B122B786E33527704CA74D5F273F31F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961042v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Solis" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rengifo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGSHORTPAPERS61879.2024.10576882" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103972v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Sun" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067847v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Meistersheim" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID62091.2024.10582636" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067792v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290588" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067757v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Friedel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850624" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981875v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401735" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981866v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rida Ismail" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413932v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251657" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066240v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bataille" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982183v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14546.68804" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064974v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Bataille" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066259v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066228v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321448v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233971" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415947v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma Ait Aissa" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.743" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748276v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhiguna Mahendra" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Noel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.906710" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677352v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00293055v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>